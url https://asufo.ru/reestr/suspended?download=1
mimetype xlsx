--- v0 (2026-06-16)
+++ v1 (2026-10-26)
@@ -12,62 +12,254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Строительная компания Олимп"
+ИНН 6164106705
+ОГРН 1166196058324</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Коминтерна, двлд. 58, помещ. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (999) 6990551
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью Научно-производственное объединение "Геострой"
+ИНН 6150092925
+ОГРН 1166196087750</t>
+  </si>
+  <si>
+    <t>346400, Ростовская область, г. Новочеркасск, ул. Энгельса, д. 6, оф. 7</t>
+  </si>
+  <si>
+    <t>+7 (903) 4343007
+http://www.npo-geostroy.ru</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РЕМСТРОЙТРАНС"
+ИНН 6154154153
+ОГРН 1196196000109</t>
+  </si>
+  <si>
+    <t>347905, Ростовская область, г. Таганрог, ул. Заводская, д. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8634) 341941 доб. 102, 8 (8634) 341901
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Лащенов Сергей Владимирович
+ИНН 615511175108
+ОГРН 311618220100062</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, г. Шахты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7544463
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Гогорян Гарик Самвелович
+ИНН 613402933220
+ОГРН 318619600193008</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, Тацинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1660158
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РСК-Групп"
+ИНН 6155079903
+ОГРН 1186196046585</t>
+  </si>
+  <si>
+    <t>346524, Ростовская область, г. Шахты, пер. Комиссаровский, д. 143Б, оф. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 9004141
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Альпари"
+ИНН 6162058510
+ОГРН 1116194000702</t>
+  </si>
+  <si>
+    <t>344065, Ростовская область, г. Ростов-на-Дону, ул. 50-летия Ростсельмаша, д. 2 Г, оф. 313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7779677
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Жадько Ольга Александровна
+ИНН 616113759730
+ОГРН 310619313200040</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, г. Батайск</t>
+  </si>
+  <si>
+    <t>8 (863) 2214332
+https://skat61.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Зайченко Эдуард Леонидович
+ИНН 616801482342
+ОГРН 318619600159892</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 1599023
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТехноСтрой"
+ИНН 6162076413
+ОГРН 1176196037005</t>
+  </si>
+  <si>
+    <t>344004, Ростовская область, г. Ростов-на-Дону, ул. 3-я Баррикадная, д. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2709880
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РАМБ-Строй"
+ИНН 6163221896
+ОГРН 1216100002580</t>
+  </si>
+  <si>
+    <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Серафимовича, д. 92, оф. 4 (2 этаж)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (966) 7777181
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Кентрон-Н"
+ИНН 6150097962
+ОГРН 1196196005664</t>
+  </si>
+  <si>
+    <t>346400, Ростовская область, г. Новочеркасск, ул. Ростовский выезд, д. 13, лит. Б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 6137536
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВВЛАД"
+ИНН 6162084069
+ОГРН 1206100020290</t>
+  </si>
+  <si>
+    <t>344041, Ростовская область, г. Ростов-на-Дону, ул. Предботаническая, д. 2Б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 8902855
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Кузнецов Алексей Михайлович
+ИНН 616512172045
+ОГРН 318619600070244</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, Аксайский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5200668
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СК МИР"
+ИНН 6165237637
+ОГРН 1236100029362</t>
+  </si>
+  <si>
+    <t>344003, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 141, помещ. 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (908) 6659256
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Ех-Тех"
+ИНН 6167140609
+ОГРН 1176196049490</t>
+  </si>
+  <si>
+    <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Социалистическая, д. 154А, этаж 4 комн. 2Б</t>
+  </si>
+  <si>
+    <t>8 (863) 2210408
+https://ex-tech.su</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -373,76 +565,300 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1"/>
+      <selection activeCell="A1" sqref="A1:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="1">
+        <v>6</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="1">
+        <v>26</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="1">
+        <v>242</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="1">
+        <v>338</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="1">
+        <v>340</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="1">
+        <v>413</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="1">
+        <v>435</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="1">
+        <v>469</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="1">
+        <v>476</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="1">
+        <v>525</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="1">
+        <v>526</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="1">
+        <v>563</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="1">
+        <v>728</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="1">
+        <v>739</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="1">
+        <v>863</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="1">
+        <v>877</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">