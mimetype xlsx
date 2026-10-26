--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -115,55 +115,55 @@
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ех-Тех" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Заключенные договоры
-Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
-[...3 lines deleted...]
-Общий размер обязательств по исполненным договорам: -
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: 0
+Общий размер обязательств по заключенным договорам: 0.000
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: 0.000
+Количество исполненных договоров подряда: 0
+Общий размер обязательств по исполненным договорам: 0.000
 Заключенные конкурентными способами
 Количество договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
 Количество исполненных договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
 Специалист: Романовский Владимир Николаевич Идентификатор НРС: C-61-188069
 Специалист: Федоров Игорь Александрович Идентификатор НРС: C-61-214374
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>