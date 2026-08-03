--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1086">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1025">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания Олимп"
 ИНН 6164106705
 ОГРН 1166196058324</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Коминтерна, двлд. 58, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5232774
 </t>
   </si>
   <si>
@@ -424,63 +424,51 @@
   <si>
     <t xml:space="preserve">+7 (928) 9668976
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РОСТТЕХМОНТАЖ"
 ИНН 6166042310
 ОГРН 1026104025441</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пер. Знатный, д. 33</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2070686
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПАРИТЕТ"
 ИНН 6163155812
 ОГРН 1176196031846</t>
   </si>
   <si>
     <t>344037, Ростовская область, г. Ростов-на-Дону, ул. 14-я Линия, зд. 86</t>
   </si>
   <si>
-    <t xml:space="preserve">+7 (928) 2120201
-[...11 lines deleted...]
-    <t xml:space="preserve">+7 (928) 1884438
+    <t xml:space="preserve">+7 (988) 9472737
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Южная Многопрофильная Строительная Компания"
 ИНН 6165183540
 ОГРН 1136165008066</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пр-кт Сиверса, д. 29Б, помещ. 12</t>
   </si>
   <si>
     <t>8 (863) 2855135
 http://umpsk.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮгСтальКонструкция"
 ИНН 6155077409
 ОГРН 1176196032011</t>
   </si>
   <si>
     <t>346500, Ростовская область, г. Шахты, пр-кт Карла Маркса, д. 81, оф. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1974923
 </t>
@@ -512,62 +500,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Эко Метан Строй"
 ИНН 6102070826
 ОГРН 1186196042229</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 40, оф. 4</t>
   </si>
   <si>
     <t>+7 (928) 7708028
 http://kmu-agnks.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проспект"
 ИНН 6161068770
 ОГРН 1136193005739</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, пер. Оренбургский, д. 26/55</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86320) 42022
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Попов Виталий Сергеевич
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СпецТелеком"
 ИНН 6165216203
 ОГРН 1186196045860</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Города Волос, д. 6, оф. 610</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1716829
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Траст Строй"
 ИНН 6140009318
 ОГРН 1186196034243</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пер. Соборный, д. 94е, оф. 303</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8144141, +7 (938) 1124884
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТРАКТ-ЦЕНТР"
@@ -596,62 +572,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "Родина"
 ИНН 6149020186
 ОГРН 1186196051887</t>
   </si>
   <si>
     <t>346130, Ростовская область, Миллеровский район, г. Миллерово, ул. Промышленная, д. 39</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1619726
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройРемМонтаж"
 ИНН 6155080088
 ОГРН 1186196050050</t>
   </si>
   <si>
     <t>346506, Ростовская область, Октябрьский район, п. Качкан, ул. Покрышкина, д. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6124255
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Монтаж и ремонт инженерных систем"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "АЛИВА"
 ИНН 6150096133
 ОГРН 1186196005291</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, пер. Магнитный, д. 2, кв. 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 8517820
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Бурдюг Андрей Викторович
 ИНН 615420275176
 ОГРН 310615409500080</t>
   </si>
   <si>
     <t>+7 (918) 5174159
 http://lider-flooring.ru</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Нагиев Александр Владимирович
 ИНН 616483828001
 ОГРН 311619335600040</t>
   </si>
@@ -1089,50 +1053,53 @@
 ИНН 615511175108
 ОГРН 311618220100062</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7544463
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ААА-Проект"
 ИНН 6168010881
 ОГРН 1066168061387</t>
   </si>
   <si>
     <t>344009, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, д. 270/1, комн. 29</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2943049
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гогорян Гарик Самвелович
 ИНН 613402933220
 ОГРН 318619600193008</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ростовская область, Тацинский район</t>
+  </si>
+  <si>
     <t xml:space="preserve">+7 (928) 1660158
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ 1"
 ИНН 6155080176
 ОГРН 1186196057651</t>
   </si>
   <si>
     <t>346505, Ростовская область, г. Шахты, пер. Монгольский, д. 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5068208
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АБЗ"
 ИНН 6147040444
 ОГРН 1186196040799</t>
   </si>
   <si>
     <t>347800, Ростовская область, г. Каменск-Шахтинский, ул. Восточная, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 877-75-55
@@ -1174,62 +1141,50 @@
     <t xml:space="preserve">8 (8634) 321181, 8 (8634) 661181
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙКОМПЛЕКС-Т"
 ИНН 6154141323
 ОГРН 1156196065850</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Гастелло, д. 95</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 3476480
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Федюкин Сергей Александрович
 ИНН 616113417800
 ОГРН 317619600209180</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (999) 6998988
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "АСГАРД"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Инфотех"
 ИНН 6117004209
 ОГРН 1086117000034</t>
   </si>
   <si>
     <t>346940, Ростовская область, Куйбышевский район, с. Куйбышево, ул. Куйбышевская, д. 1, корп. Д</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1200718
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новатор"
 ИНН 6154151233
 ОГРН 1186196002365</t>
   </si>
   <si>
     <t>347923, Ростовская область, г. Таганрог, ул. Инструментальная, д. 2-9, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 477740
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Испанюк Валерий Николаевич
@@ -1417,62 +1372,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "СтройГеоДон"
 ИНН 6140011973
 ОГРН 1206100010379</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Обороны, д. 49, комн. 19а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1256187
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростовская стивидорная компания"
 ИНН 6167123875
 ОГРН 1136195012161</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Закруткина, д. 55/18, оф. 6</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3089375
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЭНЕРГОПРОМСЕРВИС"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Альпари"
 ИНН 6162058510
 ОГРН 1116194000702</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. 50-летия Ростсельмаша, д. 2 Г, оф. 313</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7779677
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Электрострой"
 ИНН 6166077778
 ОГРН 1116193001011</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 78Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4389990
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МАКБИЛДИНГ"
@@ -1522,62 +1465,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "АБСОЛЮТ-М"
 ИНН 2320249953
 ОГРН 1172375053476</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пр-кт Сельмаш, д. 90А/17Б, оф. 709/2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 4480968
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Альянс"
 ИНН 6166083740
 ОГРН 1126193005003</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Менжинского, д. 4А, оф. 21А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1510403
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Донское ремонтно-строительное управление"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "РЕГИОН-ЮГ"
 ИНН 6163219921
 ОГРН 1206100019366</t>
   </si>
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Максима Горького, д. 243, оф. 304К</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОРИС"
 ИНН 6163220116
 ОГРН 1206100022523</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 31/118, оф. 14-1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5229306
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Стимул"
 ИНН 6163218597
 ОГРН 1206100006265</t>
   </si>
   <si>
@@ -1734,74 +1665,50 @@
     <t xml:space="preserve">+7 (928) 2960655
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ковтунов Андрей Сергеевич
 ИНН 616501871877
 ОГРН 317619600071368</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9016905
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Ремонтно-строительное предприятие "Стройдом"
 ИНН 6154140753
 ОГРН 1156196059360</t>
   </si>
   <si>
     <t>347933, Ростовская область, г. Таганрог, ул. Чучева, зд 48В, оф. 8</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 389400, 8 (8634) 477433
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "РТЛ"
-[...22 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Ермаков Леонид Владимирович
 ИНН 615413405402
 ОГРН 317619600176159</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 5098722
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Т-Транс"
 ИНН 6162085200
 ОГРН 1206100041069</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 2-я Луговая, зд 4Б, стр. 1 оф. 7</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строй Инжиниринг"
 ИНН 6168076120
 ОГРН 1156196035951</t>
   </si>
   <si>
     <t>344015, Ростовская область, г. Ростов-на-Дону, ул. Зорге, д. 33</t>
   </si>
   <si>
@@ -2171,50 +2078,53 @@
 ИНН 262310207845
 ОГРН 319619600052762</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 588782
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажное управление-44"
 ИНН 6164134332
 ОГРН 1216100005296</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Воровского, д. 17, стр. 1 помещ. 201</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2708719
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мотуз Роман Алексеевич
 ИНН 610103936404
 ОГРН 321619600009588</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ростовская область, Азовский район</t>
+  </si>
+  <si>
     <t xml:space="preserve">+7 (908) 1982006
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БизнесСтрой"
 ИНН 6163223036
 ОГРН 1216100017638</t>
   </si>
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Нижнебульварная, д. 6, оф. 6а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 5154170
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Комплект Щит"
 ИНН 6161056799
 ОГРН 1106193000320</t>
   </si>
   <si>
     <t>344095, Ростовская область, г. Ростов-на-Дону, ул. Вятская, д. 37а, помещ. 23</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2799256
@@ -2235,155 +2145,122 @@
   <si>
     <t>Общество с ограниченной ответственностью "Специализированный застройщик Талалихина"
 ИНН 6141057480
 ОГРН 1216100008068</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М. Горького, д. 356-Е, оф. 14,15,16,17</t>
   </si>
   <si>
     <t>8 (863) 2104565
 https://talalihina.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Валькирия"
 ИНН 6150064597
 ОГРН 1106183002925</t>
   </si>
   <si>
     <t>346431, Ростовская область, г. Новочеркасск, ул. Калинина, д. 73</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6259777, +7 (928) 7603210
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЯРКОМ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Компания РостСтройКом"
 ИНН 6165176430
 ОГРН 1126165006857</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-дону, пер. Гвардейский, д. 11/4, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2185544
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пышкин Дмитрий Вячеславович
 ИНН 616105246157
 ОГРН 319619600103031</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Октябрьский район</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жаркова Ольга Петровна
 ИНН 614106904214
 ОГРН 319619600162017</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1819810
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Долгов Виктор Владимирович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "РостПроектИзыскания"
 ИНН 6168112481
 ОГРН 1206100030608</t>
   </si>
   <si>
     <t>344047, Ростовская область, г. Ростов-на-Дону, ул. Еременко, д. 108, строение 1, кв. 31</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 6146707
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Донская энергетическая топливная компания"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Радченко Павел Владимирович
 ИНН 616801282209
 ОГРН 308616814900063</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4065069
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДонСтройКомплект"
 ИНН 6162081710
 ОГРН 1196196026014</t>
   </si>
   <si>
     <t>344034, Ростовская область, г. Ростов-на-Дону, ул. Интернациональная, д. 23, помещ. 10,10А, 1 этаж</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4153000, +7 (961) 3068543
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лыжин Андрей Анатольевич
 ИНН 616509375133
 ОГРН 311619304000011</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2138735
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Ростовское ДСУ"
+    <t>Общество с ограниченной ответственностью "Дорожные Технологии"
 ИНН 6162086563
 ОГРН 1216100027428</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 2-я Луговая, зд. 4Б, стр. 1, оф. 102</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостовАвтоДорСтрой"
 ИНН 6162086933
 ОГРН 1216100035381</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 1-я Луговая, зд. 4, стр. 1, оф. 11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК ВИСТ"
 ИНН 6166122283
 ОГРН 1216100015405</t>
   </si>
   <si>
     <t>344056, Ростовская область, г. Ростов-на-Дону, пер. Иртышский, д. 50, помещ. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3170884
 </t>
@@ -2530,62 +2407,50 @@
   <si>
     <t xml:space="preserve">8 (863) 3000720
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Служба Заказчика ГК РСК"
 ИНН 6102076673
 ОГРН 1226100010400</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Промышленная, влд. 2В, оф. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3000658
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мостостроительное управление "Борей"
 ИНН 6141059030
 ОГРН 1226100009024</t>
   </si>
   <si>
     <t>346886, Ростовская область, г. Батайск, туп. Ольгинский, зд 4, оф. 1</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Багдасарян Давит Мкртичевич-Строй"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Макс-Строй"
 ИНН 6166101300
 ОГРН 1166196094668</t>
   </si>
   <si>
     <t>344114, Ростовская область, г. Ростов-на-Дону, пер. Сочный, д. 18а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4015020
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алюдар"
 ИНН 6164029634
 ОГРН 1156196040934</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Обороны, д. 60, кв. 11</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3220211
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДАТУМ Инжиниринг"
@@ -2674,102 +2539,82 @@
   <si>
     <t>Общество с ограниченной ответственностью "ГлавДонСтрой"
 ИНН 6164030478
 ОГРН 1156196043365</t>
   </si>
   <si>
     <t>344002, Ростовская Область, г. Ростов-На-Дону, Город Ростов-На-Дону, ул. Серафимовича, д. 45, оф. 31</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1790116
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Альфа-Строй"
 ИНН 6165226473
 ОГРН 1206100029233</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 62В, оф. 204</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5268308
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "СЛОТ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "Ростовская Строительная компания"
 ИНН 6141057674
 ОГРН 1216100012457</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М.Горького, д. 356-е, оф. 14, 15, 16, 17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростсервис Групп"
 ИНН 6168091489
 ОГРН 1176196006964</t>
   </si>
   <si>
     <t>344012, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 103</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2797842, +7 (928) 7784332
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮгТеплообменСервис"
 ИНН 6141045950
 ОГРН 1146181001504</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. Фермерская, д. 27</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 8958687
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Водспецмонтаж"
-[...6 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Гудков Александр Германович
 ИНН 614305115687
 ОГРН 306614310000031</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2273486, 8 (863) 2194776
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Завод "ТагМаш"
 ИНН 6154155936
 ОГРН 1196196034770</t>
   </si>
   <si>
     <t>347910, Ростовская область, г. Таганрог, ул. Ленина, д. 220</t>
   </si>
   <si>
     <t>+7 (988) 9970101
 https://tagmash.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЕвроАзия"
 ИНН 6168083110
 ОГРН 1156196059986</t>
   </si>
@@ -2997,106 +2842,82 @@
   <si>
     <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИЯ ТРАНСПОРТНОГО СТРОИТЕЛЬСТВА"
 ИНН 6142027087
 ОГРН 1186196043461</t>
   </si>
   <si>
     <t>347045, Ростовская область, Белокалитвинский район, г. Белая Калитва, ул. Энгельса, д. 9/11</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 4158063
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Узел связи"
 ИНН 6141042692
 ОГРН 1126181002639</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, пер. Суворова, д. 33</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 5459233
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Толкунов Сергей Сергеевич
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ВВЛАД"
 ИНН 6162084069
 ОГРН 1206100020290</t>
   </si>
   <si>
     <t>344041, Ростовская область, г. Ростов-на-Дону, ул. Предботаническая, д. 2Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 8902855
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью специализированный застройщик "ДУБРАВА"
 ИНН 6141060067
 ОГРН 1236100004744</t>
   </si>
   <si>
     <t>346882, Ростовская область, г. Батайск, ул. Платановая, двлд 8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югспецстрой"
 ИНН 6162068194
 ОГРН 1156196001587</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. 2-я Володарского, д. 93, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1643631
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "РАСКАТ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Галактика"
 ИНН 6154142038
 ОГРН 1156196075970</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Александровская, д. 64, оф. 24</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 312463
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭКСПЕРТСТРОЙ"
 ИНН 6165233583
 ОГРН 1226100021960</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 125/200, кв. 129, ком. 10</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2903516
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КапСтрой"
@@ -3143,62 +2964,50 @@
     <t xml:space="preserve">+7 (928) 1613800
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Умный Город"
 ИНН 6166118791
 ОГРН 1206100012975</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пр-кт Сельмаш, зд 90А, оф. 1005</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1824237
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кузнецов Алексей Михайлович
 ИНН 616512172045
 ОГРН 318619600070244</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5200668
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "АПРУС"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Денисенко Николай Александрович
 ИНН 615007314400
 ОГРН 305615009100094</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Новочеркасск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4620099
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Профессиональное оборудование"
 ИНН 6168094112
 ОГРН 1176196040833</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, ул. Малиновского, д. 46А/27, лит. А помещ. 4Г</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3101171
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Захаров Андрей Сергеевич
@@ -3338,59 +3147,50 @@
     <t xml:space="preserve">+7 (928) 1282762, +7 (951) 5019018
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК10 Строительное управление-6"
 ИНН 6164143344
 ОГРН 1236100035764</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Шаумяна, д. 36А, помещ. 508</t>
   </si>
   <si>
     <t>8 (863) 2003333
 https://sk10.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК10 Строительное управление-5"
 ИНН 6164143351
 ОГРН 1236100035775</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2003333
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Инуков Евгений Леонидович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Энергосистема"
 ИНН 6163073415
 ОГРН 1056163017151</t>
   </si>
   <si>
     <t>344001, Ростовская область, г. Ростов-на-Дону, пр-кт Ставского, д. 8/19, оф. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 5004208
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НТ"
 ИНН 6165178413
 ОГРН 1126165013325</t>
   </si>
   <si>
     <t>344095, Ростовская область, г. Ростов-на-Дону, ул. Штахановского, д. 29А, оф. 311/1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9009800
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГЕРМЕС-ЮГ"
@@ -3445,59 +3245,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "САНД"
 ИНН 6165113840
 ОГРН 1046165005336</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Театральный, д. 60А, оф. 301</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5248888
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Слыш Евгений Олегович
 ИНН 231557352851
 ОГРН 323900100052642</t>
   </si>
   <si>
     <t xml:space="preserve"> Запорожская область, г. Токмак</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (990) 1831736
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Чекмарев Руслан Николаевич
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СТРОЙТЕХ"
 ИНН 6164141668
 ОГРН 1236100014941</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Гвардейский, д. 7, оф. 1м</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87239) 30142
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Блудовский Андрей Александрович
 ИНН 614209551306
 ОГРН 321619600166042</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1554358
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "РостСтрой"
 ИНН 6166129472
 ОГРН 1236100031970</t>
   </si>
@@ -3614,62 +3405,50 @@
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Шаумяна, д. 36А, помещ. 504</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОНКОНТРАКТ"
 ИНН 6102074852
 ОГРН 1216100003316</t>
   </si>
   <si>
     <t>346721, Ростовская область, Аксайский район, г. Аксай, ул. Луначарского, д. 181</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6234111
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АБСОЛЮТ"
 ИНН 6141053239
 ОГРН 1186196005808</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. Крупской, д. 32, стр. литер К</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "СТРОЙЛИНИЯ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СпецСтрой"
 ИНН 6166083108
 ОГРН 1126193003672</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Троллейбусная, д. 24/2В, 205М</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4087210
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МИРТЕК"
 ИНН 6154125635
 ОГРН 1126154008485</t>
   </si>
   <si>
     <t>347927, Ростовская область, г. Таганрог, ул. Поляковское шоссе, зд 15К</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 343333
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Сармат"
@@ -3682,59 +3461,50 @@
   <si>
     <t xml:space="preserve">+7 (906) 4226663
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГОСТОКНО"
 ИНН 6150074490
 ОГРН 1136183002944</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 278, оф. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Лифтер-3"
 ИНН 6161036344
 ОГРН 1026102907236</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 74Б, оф. 508</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2006543, 8 (863) 2006536
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Долинян Рудик Рагимович
-[...7 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Воропаева Лина Сергеевна
 ИНН 616111103742
 ОГРН 317619600063190</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5034205
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Группа Строительных Компаний Ростов-Мастер"
 ИНН 6161086144
 ОГРН 1186196046222</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, ул. Погодина, д. 20, корп. 3 оф. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1328628
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Губский Сергей Олегович
 ИНН 614006905359
 ОГРН 315618800003620</t>
   </si>
@@ -3742,62 +3512,50 @@
     <t xml:space="preserve">8 (863) 2460635
 </t>
   </si>
   <si>
     <t>Акционерное общество "Клевер"
 ИНН 6166094050
 ОГРН 1156196047700</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. 50-летия Ростсельмаша, зд 2, стр. 3 комн. 14</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4012249
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пинчук Александр Анатольевич
 ИНН 616483740607
 ОГРН 312619424900012</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4340114
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Росттехгидроиндустрия"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ЮгТехСтрой"
 ИНН 6168123243
 ОГРН 1246100021749</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Мильчакова, д. 45, комн. 11х</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 5070798
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЛЬТАРФ"
 ИНН 6150104994
 ОГРН 1246100011519</t>
   </si>
   <si>
     <t>346421, Ростовская область, г. Новочеркасск, ул. Буденновская, д. 277, комн. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (901) 4966111
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПромХимСтрой"
@@ -3820,137 +3578,107 @@
     <t xml:space="preserve">+7 (928) 2293137
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Специализированный застройщик ЖК Лебедь"
 ИНН 6167206360
 ОГРН 1236100026140</t>
   </si>
   <si>
     <t>344030, Ростовская область, г. Ростов-на-Дону, ул. Черевичкина, зд 106/2, стр. 2 комн. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9646168
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Процюк Вячеслав Викторович
 ИНН 612505279921
 ОГРН 321619600062250</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 9900972
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Сохакян Герасим Суренович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Строительная компания-17"
 ИНН 6167207910
 ОГРН 1246100010540</t>
   </si>
   <si>
-    <t>344037, Ростовская область, г. Ростов-на-Дону, ул. 14-я Линия, зд 88, оф. 304</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">+7 (925) 7504688
+    <t>344019, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, зд. 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (909) 4937072
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "София"
 ИНН 6150102411
 ОГРН 1226100010256</t>
   </si>
   <si>
     <t>346407, Ростовская область, г. Новочеркасск, ул. Октябрьская, д. 143</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5224715
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дорожно строительные системы"
 ИНН 6168115972
 ОГРН 1216100035997</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Доватора, зд 146 В, помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2903686
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Красюк Михаил Викторович
 ИНН 616833511780
 ОГРН 325619600009451</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9666725
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строй-Н"
 ИНН 6165241383
 ОГРН 1246100031297</t>
   </si>
   <si>
     <t>344003, Ростовская область, г. Ростов-на-Дону, ул. Тельмана, д. 20, комн. 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1821822
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Филатов Роман Евгеньевич
-[...19 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Колкин Роман Александрович
 ИНН 616805546910
 ОГРН 319619600141151</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Ростов-на-Дону, ул. 339-й Стрелковой Дивизии</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Камышан Николай Леонтьевич
 ИНН 614530683352
 ОГРН 317619600226165</t>
   </si>
   <si>
     <t xml:space="preserve"> Кетченеровский район, п. Тугтун</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1228300
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОМСТРОЙ"
 ИНН 6150095556
 ОГРН 1176196045629</t>
   </si>
   <si>
@@ -3960,62 +3688,50 @@
     <t xml:space="preserve">+7 (989) 5159952
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шишманов Марк Алексеевич
 ИНН 616208676112
 ОГРН 325619600011508</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Ростов-на-Дону, пер. Жлобинский</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5074766
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Арутюнян Руслан Владимирович
 ИНН 612102860996
 ОГРН 316619600219360</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1766075
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЛИДЕРСТРОЙ"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Жуков Алексей Владимирович
 ИНН 615006285876
 ОГРН 317619600169040</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (950) 8467747
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Донская трубопроводная компания"
 ИНН 6167205912
 ОГРН 1236100019231</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 12-я Линия, д. 16/33, помещ. 17А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5544540
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройМетСтарт"
 ИНН 6141052605
 ОГРН 1176196045024</t>
   </si>
@@ -4041,89 +3757,71 @@
   <si>
     <t>Общество с ограниченной ответственностью "СМУ-2014"
 ИНН 2312198342
 ОГРН 1122312012547</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-На-Дону, ул. Береговая, зд. 8, помещ. 1602</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 8004860
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗАВОД МЕТАЛЛОКОНСТРУКЦИЙ "ПРОМГРАДСТРОЙ"
 ИНН 6155094901
 ОГРН 1256100009692</t>
   </si>
   <si>
     <t>346500, Ростовская область, г. Шахты, ул. Советская, зд. 279, оф. 512</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5609360
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Котенко Мария Павловна
-[...7 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Куправа Рамази Патикоевич
 ИНН 616813042466
 ОГРН 319619600023590</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 4487294
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК МИР"
 ИНН 6165237637
 ОГРН 1236100029362</t>
   </si>
   <si>
     <t>344003, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 141, помещ. 35</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 6659256
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Кочнев Сергей Федорович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Частная буровая компания"
 ИНН 6163235401
 ОГРН 1256100009835</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Варфоломеева, зд. 259</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5171767
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОГРЕССОР"
 ИНН 2310137337
 ОГРН 1092310000562</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Текучева, зд. 234, оф. 1210</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 2307871, +7 (918) 1400860
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Милованов Дмитрий Леонидович
@@ -4173,59 +3871,50 @@
   <si>
     <t>Общество с ограниченной ответственностью Производственно-коммерческая фирма "Автодорстрой"
 ИНН 6168037347
 ОГРН 1026104364472</t>
   </si>
   <si>
     <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Пескова, д. 17ж</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4013377
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ех-Тех"
 ИНН 6167140609
 ОГРН 1176196049490</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Социалистическая, д. 154А, этаж 4 комн. 2Б</t>
   </si>
   <si>
     <t>8 (863) 2210408
 https://ex-tech.su</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Петухов Игорь Владимирович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Главстрой-Дон"
 ИНН 6163236236
 ОГРН 1256100019911</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Шаумяна, д. 75, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 0872220
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Власюк Николай Петрович
 ИНН 613204835197
 ОГРН 319619600153166</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Семикаракорский район</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Захарова Людмила Александровна
 ИНН 611310029893
 ОГРН 324619600026877</t>
   </si>
   <si>
@@ -4280,56 +3969,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "БытРесурс"
 ИНН 6137009477
 ОГРН 1136174001402</t>
   </si>
   <si>
     <t>347323, Ростовская область, Цимлянский район, г. Цимлянск, ул. Высоковольтная, д. 18, кв. 28</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (919) 8854889
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Донтехпромстрой"
 ИНН 6155090939
 ОГРН 1216100030277</t>
   </si>
   <si>
     <t>346500, Ростовская область, г. Шахты, пр-кт Победа Революции, влд. 111, помещ. 38</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8636) 256081
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "КОМПАНИЯ СТАБИЛЬНЫХ КАПИТАЛОВ - Групп"
+    <t>Общество с ограниченной ответственностью "Компания Стабильных Капиталов - Групп"
 ИНН 6168106086
 ОГРН 1196196008502</t>
   </si>
   <si>
-    <t>344015, Ростовская область, г. Ростов-на-Дону, ул. Еременко, д. 50, комн. 11</t>
+    <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Нансена, зд. 109б, стр. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (900) 1352370
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Абсолют"
 ИНН 6164121301
 ОГРН 1186196017710</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Береговая, зд. 15, этаж 3 помещ. №2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1259889
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Полищук Иван Александрович
 ИНН 616132915819
 ОГРН 320619600169788</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5251991
 </t>
@@ -4362,62 +4051,50 @@
   <si>
     <t xml:space="preserve">+7 (918) 5112466
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЗОВО-ЧЕРНОМОРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"
 ИНН 6140041978
 ОГРН 1256100020307</t>
   </si>
   <si>
     <t>346773, Ростовская область, Азовский район, с. Стефанидинодар, ул. Кошевого, д. 102, корп. А</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "Столицыно"
 ИНН 2366024462
 ОГРН 1202300068761</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 124а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 4398306
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Стройинвест"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СТАЛЬСТРОЙГРУПП"
 ИНН 6123026070
 ОГРН 1256100009813</t>
   </si>
   <si>
     <t>346842, Ростовская область, Неклиновский район, с. Новобессергеневка, ул. Свободы, д. 34</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (901) 0001616
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Донская Группа Проектирования и Экспертизы"
 ИНН 6149021101
 ОГРН 1266100001782</t>
   </si>
   <si>
     <t>346130, Ростовская область, Миллеровский район, г. Миллерово, ул. Ленина, зд. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4075868
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Ремонтно-строительная компания "СтройГруп"
@@ -4425,50 +4102,120 @@
 ОГРН 1266100006556</t>
   </si>
   <si>
     <t>346838, Ростовская область, Неклиновский район, с. Николаевка, пер. Лиманный, д. 18</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5166168
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФОРТУНА-СТРОЙ"
 ИНН 6114010437
 ОГРН 1086114000147</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 102, оф. 15</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4746747
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Варваренко Руслан Александрович
 ИНН 616126980922
 ОГРН 326619600107082</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вектор"
+ИНН 6168126131
+ОГРН 1266100003795</t>
+  </si>
+  <si>
+    <t>344091, Ростовская область, г. Ростов-на-Дону, ул. Каширская, д. 24/2, кв. 3</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Петренко Виктор Дмитриевич
+ИНН 614600005219
+ОГРН 307614609600026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (903) 4074472
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПГС-ЮГ"
+ИНН 6102067164
+ОГРН 1176196004005</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Дружбы, д. 17, кв. 94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1020159
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Вернигоров Денис Анатольевич
+ИНН 616205940337
+ОГРН 313619403000020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 8982893
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Алексанян Нарек Амазаспович
+ИНН 610211153094
+ОГРН 326619600028075</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> г. Ростов-на-Дону, ул. Якуба Коласа</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АИСком"
+ИНН 6162069085
+ОГРН 1156196042991</t>
+  </si>
+  <si>
+    <t>344101, Ростовская область, г. Ростов-на-Дону, ул. Профсоюзная, д. 28, оф. 21, 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 3109830
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РостСтройИнжиниринг"
+ИНН 6195000748
+ОГРН 1196196007314</t>
+  </si>
+  <si>
+    <t>344019, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, зд. 27/82, помещ. 5.5А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2535530
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4774,54 +4521,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D395"/>
+  <dimension ref="A1:D372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D395"/>
+      <selection activeCell="A1" sqref="A1:D372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -5280,5086 +5027,4764 @@
         <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1">
         <v>169</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B54" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="1" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" s="1" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" s="1" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" s="1" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>105</v>
+        <v>267</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>14</v>
+        <v>298</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>303</v>
+        <v>96</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>349</v>
+        <v>14</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>362</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>451</v>
+        <v>473</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>209</v>
+        <v>379</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>486</v>
+        <v>497</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="1" t="s">
-        <v>414</v>
+        <v>364</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>500</v>
+        <v>521</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="D149" s="1" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>427</v>
+        <v>167</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>428</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>96</v>
+        <v>430</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="1" t="s">
-        <v>438</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>446</v>
+        <v>14</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>176</v>
+        <v>446</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>209</v>
+        <v>447</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="D159" s="1" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="D160" s="1" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>532</v>
+        <v>544</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D163" s="1" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="B166" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="B168" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C168" s="1" t="s">
+      <c r="D168" s="1" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="B169" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C169" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="C169" s="1" t="s">
+      <c r="D169" s="1" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="B170" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C170" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C170" s="1" t="s">
+      <c r="D170" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="B171" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C171" s="1" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>553</v>
+        <v>567</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>491</v>
+        <v>14</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C176" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="B177" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C177" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="D177" s="1" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="B178" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C178" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C178" s="1" t="s">
+      <c r="D178" s="1" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="B179" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D179" s="1" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="B180" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="B181" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="B182" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>514</v>
-      </c>
-[...4 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="B183" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="C183" s="1" t="s">
+      <c r="D183" s="1" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="B184" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>531</v>
+        <v>290</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>126</v>
+        <v>369</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C191" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>580</v>
+        <v>601</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="D192" s="1" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>581</v>
+        <v>604</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>582</v>
+        <v>608</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>548</v>
+        <v>364</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>583</v>
+        <v>609</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>551</v>
+        <v>364</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>585</v>
+        <v>612</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>589</v>
+        <v>614</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>301</v>
+        <v>553</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>590</v>
+        <v>615</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>386</v>
+        <v>555</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>591</v>
+        <v>616</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C200" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="C200" s="1" t="s">
+      <c r="D200" s="1" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>597</v>
+        <v>619</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>599</v>
+        <v>621</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>601</v>
+        <v>622</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>604</v>
+        <v>623</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C204" s="1" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>381</v>
+        <v>533</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C208" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>615</v>
+        <v>639</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="D209" s="1" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>616</v>
+        <v>641</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="D210" s="1" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="1" t="s">
-        <v>592</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>621</v>
+        <v>647</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C213" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="D213" s="1" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>622</v>
+        <v>648</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>623</v>
+        <v>649</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="D215" s="1" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>624</v>
+        <v>652</v>
       </c>
       <c r="B216" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>629</v>
+        <v>657</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>14</v>
+        <v>607</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>607</v>
+        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>631</v>
+        <v>660</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>636</v>
+        <v>661</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C219" s="1" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>615</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>641</v>
+        <v>665</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="C221" s="1" t="s">
+      <c r="D221" s="1" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C222" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="D222" s="1" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>643</v>
+        <v>669</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>644</v>
+        <v>674</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>626</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C225" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="D225" s="1" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>648</v>
+        <v>676</v>
       </c>
       <c r="B226" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="D226" s="1" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>649</v>
+        <v>679</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>633</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>657</v>
+        <v>684</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>660</v>
+        <v>686</v>
       </c>
       <c r="B230" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="D230" s="1" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>661</v>
+        <v>687</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>663</v>
+        <v>688</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>209</v>
+        <v>648</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>665</v>
+        <v>692</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>666</v>
+        <v>694</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>209</v>
+        <v>662</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>664</v>
+        <v>200</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>676</v>
+        <v>700</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C239" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>677</v>
+        <v>704</v>
       </c>
       <c r="B240" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="D240" s="1" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>14</v>
+        <v>671</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>681</v>
+        <v>707</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>684</v>
+        <v>709</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>687</v>
+        <v>712</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>688</v>
+        <v>718</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>686</v>
+        <v>219</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>695</v>
+        <v>724</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>696</v>
+        <v>725</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>697</v>
+        <v>728</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>698</v>
+        <v>729</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>209</v>
+        <v>662</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>700</v>
+        <v>730</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>14</v>
+        <v>705</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>704</v>
+        <v>732</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>718</v>
+        <v>510</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>712</v>
+        <v>737</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>228</v>
+        <v>726</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>726</v>
+        <v>647</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>722</v>
+        <v>741</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>725</v>
+        <v>744</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>726</v>
+        <v>745</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>728</v>
+        <v>746</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>729</v>
+        <v>747</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>700</v>
+        <v>746</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>730</v>
+        <v>748</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>746</v>
+        <v>14</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>731</v>
+        <v>750</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>736</v>
+        <v>757</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>126</v>
+        <v>765</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>737</v>
+        <v>759</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>766</v>
+        <v>14</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>738</v>
+        <v>760</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>685</v>
+        <v>770</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>740</v>
+        <v>763</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>741</v>
+        <v>764</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>742</v>
+        <v>765</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>783</v>
+        <v>14</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>784</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>745</v>
+        <v>771</v>
       </c>
       <c r="B282" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>785</v>
-      </c>
-[...4 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="B283" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>747</v>
+        <v>774</v>
       </c>
       <c r="B284" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>791</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>748</v>
+        <v>779</v>
       </c>
       <c r="B285" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>750</v>
+        <v>783</v>
       </c>
       <c r="B286" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="C286" s="1" t="s">
+      <c r="D286" s="1" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>752</v>
+        <v>785</v>
       </c>
       <c r="B287" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="D287" s="1" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>753</v>
+        <v>786</v>
       </c>
       <c r="B288" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>802</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="B289" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>805</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>755</v>
+        <v>791</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>809</v>
+        <v>14</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>757</v>
+        <v>792</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>759</v>
+        <v>793</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>760</v>
+        <v>796</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>762</v>
+        <v>802</v>
       </c>
       <c r="B295" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>821</v>
-      </c>
-[...4 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>763</v>
+        <v>803</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C296" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="C296" s="1" t="s">
+      <c r="D296" s="1" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>764</v>
+        <v>804</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>765</v>
+        <v>805</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>770</v>
+        <v>806</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>14</v>
+        <v>831</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>209</v>
+        <v>773</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>771</v>
+        <v>807</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>772</v>
+        <v>808</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>836</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>837</v>
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>774</v>
+        <v>810</v>
       </c>
       <c r="B302" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C302" s="1" t="s">
+      <c r="D302" s="1" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>779</v>
+        <v>811</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C303" s="1" t="s">
+      <c r="D303" s="1" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>783</v>
+        <v>813</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>784</v>
+        <v>816</v>
       </c>
       <c r="B305" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C305" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="C305" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D305" s="1" t="s">
-        <v>848</v>
+        <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>785</v>
+        <v>817</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>786</v>
+        <v>819</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>789</v>
+        <v>820</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>791</v>
+        <v>821</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>857</v>
-      </c>
-[...4 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>792</v>
+        <v>822</v>
       </c>
       <c r="B310" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C310" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="C310" s="1" t="s">
+      <c r="D310" s="1" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>796</v>
+        <v>827</v>
       </c>
       <c r="B312" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="C312" s="1" t="s">
+      <c r="D312" s="1" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>800</v>
+        <v>830</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="C313" s="1" t="s">
+      <c r="D313" s="1" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>802</v>
+        <v>832</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="C314" s="1" t="s">
+      <c r="D314" s="1" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>803</v>
+        <v>834</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>873</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>804</v>
+        <v>835</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>876</v>
-      </c>
-[...4 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>805</v>
+        <v>836</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>806</v>
+        <v>838</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>881</v>
-      </c>
-[...4 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>807</v>
+        <v>839</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="C319" s="1" t="s">
+      <c r="D319" s="1" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>808</v>
+        <v>843</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="C320" s="1" t="s">
+      <c r="D320" s="1" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>809</v>
+        <v>844</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C321" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>810</v>
+        <v>845</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="C322" s="1" t="s">
+      <c r="D322" s="1" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>811</v>
+        <v>848</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="C323" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D323" s="1" t="s">
-        <v>896</v>
+        <v>200</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>813</v>
+        <v>849</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>897</v>
-      </c>
-[...4 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>816</v>
+        <v>851</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>900</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>817</v>
+        <v>852</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="C326" s="1" t="s">
+      <c r="D326" s="1" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>818</v>
+        <v>853</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>905</v>
-      </c>
-[...4 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>819</v>
+        <v>855</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>820</v>
+        <v>856</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>821</v>
+        <v>857</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>822</v>
+        <v>858</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>823</v>
+        <v>859</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>14</v>
+        <v>918</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>825</v>
+        <v>860</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>827</v>
+        <v>862</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>923</v>
+        <v>14</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>830</v>
+        <v>863</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>832</v>
+        <v>865</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>929</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>834</v>
+        <v>869</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>14</v>
+        <v>932</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>835</v>
+        <v>870</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>934</v>
+        <v>369</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>836</v>
+        <v>871</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>556</v>
+        <v>937</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>837</v>
+        <v>873</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>685</v>
+        <v>940</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>838</v>
+        <v>875</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>839</v>
+        <v>876</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>843</v>
+        <v>877</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>844</v>
+        <v>879</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>14</v>
+        <v>952</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>845</v>
+        <v>880</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>953</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>846</v>
+        <v>881</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>847</v>
+        <v>882</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>848</v>
+        <v>883</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>209</v>
+        <v>963</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>849</v>
+        <v>885</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>962</v>
+        <v>369</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>851</v>
+        <v>887</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>853</v>
+        <v>889</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>685</v>
+        <v>973</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>854</v>
+        <v>890</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>855</v>
+        <v>893</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>777</v>
+        <v>979</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>856</v>
+        <v>894</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>978</v>
+        <v>14</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>857</v>
+        <v>895</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>858</v>
+        <v>896</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>984</v>
+        <v>14</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>985</v>
+        <v>200</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>859</v>
+        <v>899</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>860</v>
+        <v>900</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>991</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>861</v>
+        <v>901</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>777</v>
+        <v>993</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>862</v>
+        <v>904</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>14</v>
+        <v>996</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>863</v>
+        <v>905</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>864</v>
+        <v>906</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>14</v>
+        <v>1002</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>865</v>
+        <v>907</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>869</v>
+        <v>908</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1005</v>
+        <v>14</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1006</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>870</v>
+        <v>909</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>386</v>
+        <v>1009</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1008</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>871</v>
+        <v>910</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1010</v>
+        <v>38</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>873</v>
+        <v>911</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>875</v>
+        <v>913</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C369" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D369" s="1" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>876</v>
+        <v>914</v>
       </c>
       <c r="B370" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="C370" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D370" s="1" t="s">
-        <v>1020</v>
+        <v>200</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>877</v>
+        <v>915</v>
       </c>
       <c r="B371" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D371" s="1" t="s">
         <v>1021</v>
-      </c>
-[...4 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>878</v>
+        <v>916</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D372" s="1" t="s">
         <v>1024</v>
-      </c>
-[...326 lines deleted...]
-        <v>831</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">