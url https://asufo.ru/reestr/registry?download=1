--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -12,73 +12,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1025">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания Олимп"
 ИНН 6164106705
 ОГРН 1166196058324</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Коминтерна, двлд. 58, помещ. 1</t>
   </si>
   <si>
-    <t xml:space="preserve">+7 (989) 5232774
+    <t xml:space="preserve">+7 (999) 6990551
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домострой РСК"
 ИНН 6162001496
 ОГРН 1026103057408</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пер. Соборный, зд. 96, помещ. 1, ком. 39</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3100007
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДИАРМ"
 ИНН 6165075231
 ОГРН 1026103719762</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Нансена, зд 109Б, стр. 2 оф. 2</t>
   </si>
   <si>
     <t>8 (863) 2294009, 8 (800) 2508003
 https://dyarm.net</t>
@@ -248,122 +248,98 @@
     <t xml:space="preserve">+7 (938) 1007222
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РОСТСТРОЙ"
 ИНН 6161072286
 ОГРН 1156196001103</t>
   </si>
   <si>
     <t>344092, Ростовская область, г. Ростов-на-Дону, пр-кт Королева, д. 7/19, оф. 311</t>
   </si>
   <si>
     <t>8 (863) 2374264, 8 (863) 2374265
 stroika161.ru</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карпенко Юрий Юрьевич
 ИНН 616601224601
 ОГРН 315619600070290</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (950) 8688778
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Сфера"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ЮгСнабХолдинг"
 ИНН 6148655560
 ОГРН 1136191001210</t>
   </si>
   <si>
     <t>346356, Ростовская область, Красносулинский район, г. Красный Сулин, ул. Фурманова, д. 1</t>
   </si>
   <si>
-    <t xml:space="preserve">8 (863) 2232230, 8 (863) 2070744
+    <t xml:space="preserve">8 (863) 3105233
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МАКС-СТРОЙ"
 ИНН 6168068810
 ОГРН 1136194006189</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, ул. Доватора, д. 150, лит. А комн. 26</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (905) 4875753
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Чайка"
 ИНН 6165134656
 ОГРН 1066165057200</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Станиславского, д. 48/24, оф. 1</t>
   </si>
   <si>
     <t>8 (863) 2688080
 http://shell-yug.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГИДРОИНЖИНИРИНГ"
 ИНН 6168103293
 ОГРН 1186196025938</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Доватора, зд. 142А/37, помещ. 1, ком. 13, этаж 3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2340133, 8 (863) 2340233
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Центр детских и юношеских программ "Мир""
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ЭнергоДонСтрой"
 ИНН 6163130046
 ОГРН 1136195005407</t>
   </si>
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Максима Горького, зд 243, оф. 401А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2108469, 8 (863) 3100641, 8 (863) 2039902
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югтеплопроект"
 ИНН 6143086430
 ОГРН 1156196068236</t>
   </si>
   <si>
     <t>347371, Ростовская область, г. Волгодонск, бул. Великой Победы, д. 13, оф. 506</t>
   </si>
   <si>
     <t>8 (86392) 41811
 https://югтеплопроект.рф</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ремонтно-эксплуатационное Предприятие "Профессионал"
@@ -778,51 +754,51 @@
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 14-я Линия, д. 46А, помещ. 13,14</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1788129
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "МСК-Капитал"
 ИНН 6164123517
 ОГРН 1186196041118</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Доломановский, д. 70Д, этаж 5, комн. 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (985) 4198450
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания "Баркас"
 ИНН 6168103134
 ОГРН 1186196023947</t>
   </si>
   <si>
-    <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Совхозная, д. 42, лит. Е</t>
+    <t>344055, Ростовская область, г. Ростов-на-Дону, пер. 4-й Санинструкторский, зд. 4а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86320) 61067
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Юстел"
 ИНН 6162061304
 ОГРН 1126194002296</t>
   </si>
   <si>
     <t>344012, Ростовская область, г. Ростов-на-Дону, ул. Фрунзе, д. 3, комн. 22А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2753301
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГНБ"
 ИНН 6141054881
 ОГРН 1196196014343</t>
   </si>
   <si>
     <t>346885, Ростовская область, г. Батайск, ул. Северная Звезда, д. 7, корп. 2 помещ. 2, 12</t>
   </si>
@@ -1234,59 +1210,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Торгово-производственная компания "Юнитекс Групп"
 ИНН 6143068551
 ОГРН 1086143000932</t>
   </si>
   <si>
     <t>347371, Ростовская область, г. Волгодонск, пр-кт Строителей, д. 6, кв. 40</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86339) 245152
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "ИНПК Девелопмент"
 ИНН 6141050573
 ОГРН 1166196089179</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М.Горького, д. 150, помещ. 17</t>
   </si>
   <si>
     <t>8 (86354) 57318
 http://in-pk.com</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Галенков Андрей Сергеевич
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Энергострой-Юг"
 ИНН 2365011301
 ОГРН 1082365000915</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Волоколамская, д. 10, корп. А оф. 8</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2446925
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строй-Гарант"
 ИНН 6154555042
 ОГРН 1086154003187</t>
   </si>
   <si>
     <t>347905, Ростовская область, г. Таганрог, пер. Донбассовский, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 613665
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЗОВСТРОЙ"
@@ -1312,62 +1279,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "РСК-Групп"
 ИНН 6155079903
 ОГРН 1186196046585</t>
   </si>
   <si>
     <t>346524, Ростовская область, г. Шахты, пер. Комиссаровский, д. 143Б, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 9004141
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гурьева Лидия Дмитриевна
 ИНН 611203874626
 ОГРН 319619600071678</t>
   </si>
   <si>
     <t xml:space="preserve"> г. Ростов-на-Дону, ул. Беляева</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7637770
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ТехДорСтрой"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ЭСКАДА"
 ИНН 6165160790
 ОГРН 1106165001568</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Береговая, зд. 8, помещ. 1405</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5555999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Партнер"
 ИНН 6161090782
 ОГРН 1206100006298</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Погодина, д. 6/1, оф. 4Б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2792725
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройГеоДон"
@@ -1470,51 +1425,52 @@
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, пр-кт Сельмаш, д. 90А/17Б, оф. 709/2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 4480968
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Альянс"
 ИНН 6166083740
 ОГРН 1126193005003</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Менжинского, д. 4А, оф. 21А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1510403
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РЕГИОН-ЮГ"
 ИНН 6163219921
 ОГРН 1206100019366</t>
   </si>
   <si>
-    <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Максима Горького, д. 243, оф. 304К</t>
+    <t xml:space="preserve">8 (863) 3103110
+</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОРИС"
 ИНН 6163220116
 ОГРН 1206100022523</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 31/118, оф. 14-1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5229306
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Стимул"
 ИНН 6163218597
 ОГРН 1206100006265</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 96, оф. 3Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8136006
 </t>
   </si>
@@ -2033,51 +1989,51 @@
 ИНН 616803563300
 ОГРН 314619403100038</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Зимовниковский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2705085
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шульгин Александр Сергеевич
 ИНН 611202621816
 ОГРН 321619600031113</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5757671
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙРЕНОВАЦИЯ"
 ИНН 6154159850
 ОГРН 1216100004955</t>
   </si>
   <si>
-    <t>347910, Ростовская область, г. Таганрог, ул. Котлостроительная, д. 39-А, оф. 1</t>
+    <t>347916, Ростовская область, г. Таганрог, тер. СНТ Спутник, д. 161</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (951) 5305816
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Организация Промышленного Управления Строительством"
 ИНН 6165227879
 ОГРН 1216100001578</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, пр-кт Стачки, д. 71, оф. 402</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1285541, 8 (863) 3015661
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ступаков Сергей Сергеевич
 ИНН 262310207845
 ОГРН 319619600052762</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 588782
 </t>
@@ -2495,58 +2451,50 @@
   </si>
   <si>
     <t>344091, Ростовская область, г. Ростов-на-Дону, ул. 2-я Краснодарская, д. 145А, оф. 31</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НоваСтрой"
 ИНН 6165206491
 ОГРН 1176196010957</t>
   </si>
   <si>
     <t>344003, Ростовская область, г. Ростов-на-Дону, ул. Города Волос, зд 6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "Альянс Гарант"
 ИНН 6161096199
 ОГРН 1226100007924</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, пер. Измаильский, д. 43, помещ. 7А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2985738
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью Торгово-Сервисная Компания "АвтоСнабСервис"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "АСК Сервис"
 ИНН 6140011483
 ОГРН 1196196042745</t>
   </si>
   <si>
     <t>346787, Ростовская область, г. Азов, пер. Красноармейский, д. 51/53, оф. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 6140004
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГлавДонСтрой"
 ИНН 6164030478
 ОГРН 1156196043365</t>
   </si>
   <si>
     <t>344002, Ростовская Область, г. Ростов-На-Дону, Город Ростов-На-Дону, ул. Серафимовича, д. 45, оф. 31</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1790116
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Альфа-Строй"
@@ -2636,84 +2584,84 @@
   <si>
     <t xml:space="preserve">+7 (989) 7029538
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Русстрой"
 ИНН 6140005627
 ОГРН 1166196105294</t>
   </si>
   <si>
     <t>346782, Ростовская область, г. Азов, ул. Комсомольская, д. 4, помещ. 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1415155
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Живилов Виктор Викторович
 ИНН 610204409161
 ОГРН 318619600046454</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Аксайский район</t>
   </si>
   <si>
-    <t xml:space="preserve">8 (86350) 51999
+    <t xml:space="preserve">+7 (928) 1206123
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вертикаль-Юг"
 ИНН 6166126337
 ОГРН 1226100026998</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. 1-й Конной Армии, д. 1Б, комн. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 3412531
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТАНДАРТ"
 ИНН 6150102595
 ОГРН 1226100014612</t>
   </si>
   <si>
     <t>346413, Ростовская область, г. Новочеркасск, ул. Трамвайная, д. 67, комн. 3,4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 1863160
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФЛАГМАН"
 ИНН 6141059671
 ОГРН 1226100030310</t>
   </si>
   <si>
-    <t>346887, Ростовская область, г. Батайск, ул. Энгельса, д. 343-Б, оф. 1</t>
+    <t>344001, Ростовская область, г. Ростов-на-Дону, пер. Безымянный, зд. 18</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2823588
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СКИФ"
 ИНН 6166125118
 ОГРН 1226100012170</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2709154
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНАЯ КОМПАНИЯ 61"
 ИНН 6141059625
 ОГРН 1226100029418</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М. Горького, д. 150</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5639585
 </t>
@@ -3057,62 +3005,50 @@
     <t xml:space="preserve">+7 (988) 9491401
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Терещенков Кирилл Юрьевич
 ИНН 616605840954
 ОГРН 319619600109691</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5775072
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительно-Монтажная Компания "Стройтелеком"
 ИНН 6145007152
 ОГРН 1216100008618</t>
   </si>
   <si>
     <t>346341, Ростовская область, г. Донецк, мкр 3-й, д. 33, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8015565
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью УК "Триумф"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СПЕЦМОНТАЖ"
 ИНН 6150100380
 ОГРН 1206100031543</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, пр-кт Баклановский, д. 105А, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86352) 43212
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания Пантеон"
 ИНН 6168121172
 ОГРН 1236100027536</t>
   </si>
   <si>
     <t>344049, Ростовская область, г. Ростов-на-Дону, ул. Доватора, влд. 289, этаж 2 помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1102040
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компрессор ПромМонтаж"
@@ -3446,51 +3382,51 @@
   <si>
     <t>347927, Ростовская область, г. Таганрог, ул. Поляковское шоссе, зд 15К</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 343333
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Компания Сармат"
 ИНН 6167205782
 ОГРН 1236100016525</t>
   </si>
   <si>
     <t>344037, Ростовская область, г. Ростов-на-Дону, ул. Черевичкина, зд 106/2, стр. 1 помещ./офис 1/13</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 4226663
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГОСТОКНО"
 ИНН 6150074490
 ОГРН 1136183002944</t>
   </si>
   <si>
-    <t>344010, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 278, оф. 1</t>
+    <t>344101, Ростовская область, г. Ростов-на-Дону, пр-кт Ставского, д. 52, помещ. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Лифтер-3"
 ИНН 6161036344
 ОГРН 1026102907236</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 74Б, оф. 508</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2006543, 8 (863) 2006536
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Воропаева Лина Сергеевна
 ИНН 616111103742
 ОГРН 317619600063190</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5034205
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Группа Строительных Компаний Ростов-Мастер"
 ИНН 6161086144
@@ -4171,50 +4107,74 @@
   <si>
     <t xml:space="preserve"> г. Ростов-на-Дону, ул. Якуба Коласа</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АИСком"
 ИНН 6162069085
 ОГРН 1156196042991</t>
   </si>
   <si>
     <t>344101, Ростовская область, г. Ростов-на-Дону, ул. Профсоюзная, д. 28, оф. 21, 23</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3109830
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостСтройИнжиниринг"
 ИНН 6195000748
 ОГРН 1196196007314</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, пр-кт Шолохова, зд. 27/82, помещ. 5.5А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2535530
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ОСНОВАЮГСТРОЙ"
+ИНН 6163234870
+ОГРН 1256100002784</t>
+  </si>
+  <si>
+    <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, д. 200/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 9067568
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭМИС-ЭНЕРГО"
+ИНН 6150104881
+ОГРН 1246100009704</t>
+  </si>
+  <si>
+    <t>346421, Ростовская область, г. Новочеркасск, ул. Полевая, д. 7, каб. 307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (950) 8448463
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -4521,54 +4481,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D372"/>
+  <dimension ref="A1:D368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D372"/>
+      <selection activeCell="A1" sqref="A1:D368"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -4817,4974 +4777,4918 @@
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1">
         <v>116</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="D72" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" s="1" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="1" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="1" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>395</v>
+        <v>406</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>96</v>
+        <v>304</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>306</v>
+        <v>14</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>338</v>
+        <v>14</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>200</v>
+        <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>369</v>
+        <v>14</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>14</v>
+        <v>358</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="D135" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="D136" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="1" t="s">
-        <v>403</v>
+        <v>353</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>364</v>
+        <v>413</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>414</v>
+        <v>161</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>415</v>
+        <v>194</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="D149" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C150" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="D154" s="1" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>14</v>
+        <v>444</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>449</v>
+        <v>14</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D161" s="1" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>14</v>
+        <v>466</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>480</v>
+        <v>14</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C172" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B173" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B174" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>14</v>
+        <v>505</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C185" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D185" s="1" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C186" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C186" s="1" t="s">
+      <c r="D186" s="1" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="B187" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="B188" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="B189" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>593</v>
+        <v>608</v>
       </c>
       <c r="B190" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C190" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="C190" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="1" t="s">
-        <v>536</v>
+        <v>353</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>14</v>
+        <v>536</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>538</v>
+        <v>353</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C194" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="D194" s="1" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>364</v>
+        <v>548</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>552</v>
+        <v>358</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>369</v>
+        <v>564</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>564</v>
+        <v>522</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>624</v>
+        <v>639</v>
       </c>
       <c r="B205" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>574</v>
-      </c>
-[...4 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>580</v>
+        <v>194</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C208" s="1" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>200</v>
+        <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>596</v>
+        <v>194</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>599</v>
+        <v>194</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="D215" s="1" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="B216" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C217" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="C217" s="1" t="s">
+      <c r="D217" s="1" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>200</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>612</v>
+        <v>194</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>200</v>
+        <v>615</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>619</v>
+        <v>14</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>200</v>
+        <v>626</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>14</v>
+        <v>634</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>651</v>
+        <v>194</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C234" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C235" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="C235" s="1" t="s">
+      <c r="D235" s="1" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="B236" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>698</v>
+        <v>709</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>200</v>
+        <v>665</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>14</v>
+        <v>667</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>672</v>
+        <v>213</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>219</v>
+        <v>688</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>662</v>
+        <v>705</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>705</v>
+        <v>499</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>714</v>
+        <v>634</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>510</v>
+        <v>720</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>647</v>
+        <v>729</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>733</v>
+        <v>14</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
+        <v>755</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>747</v>
-      </c>
-[...7 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
+        <v>757</v>
+      </c>
+      <c r="B268" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="B268" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268" s="1" t="s">
-        <v>14</v>
+        <v>749</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>750</v>
+        <v>14</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>762</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>768</v>
+        <v>194</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C278" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="C278" s="1" t="s">
+      <c r="D278" s="1" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="B279" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="C279" s="1" t="s">
+      <c r="D279" s="1" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>765</v>
+        <v>783</v>
       </c>
       <c r="B280" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C280" s="1" t="s">
+      <c r="D280" s="1" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>770</v>
+        <v>785</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="C281" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D281" s="1" t="s">
-        <v>200</v>
+        <v>784</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>771</v>
+        <v>786</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>647</v>
+        <v>358</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C286" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="B287" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="D287" s="1" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="B288" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>14</v>
+        <v>807</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>809</v>
+        <v>358</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>815</v>
+        <v>757</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>821</v>
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C296" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C296" s="1" t="s">
+      <c r="D296" s="1" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>828</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>773</v>
+        <v>194</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>833</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C301" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>838</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C303" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="B305" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>846</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>730</v>
+        <v>14</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>14</v>
+        <v>520</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>864</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>870</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>531</v>
+        <v>878</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>878</v>
+        <v>194</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>880</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>886</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>14</v>
+        <v>634</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C322" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="C323" s="1" t="s">
+      <c r="D323" s="1" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>902</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>647</v>
+        <v>905</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>730</v>
+        <v>14</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>918</v>
+        <v>358</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>921</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>14</v>
+        <v>924</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>863</v>
+        <v>875</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>369</v>
+        <v>936</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>938</v>
+        <v>194</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>940</v>
+        <v>14</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>943</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C343" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D343" s="1" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C344" s="1" t="s">
+      <c r="D344" s="1" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C345" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="C345" s="1" t="s">
+      <c r="D345" s="1" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>14</v>
+        <v>957</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>369</v>
+        <v>14</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>970</v>
+        <v>14</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>971</v>
+        <v>194</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C352" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="C352" s="1" t="s">
+      <c r="D352" s="1" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D353" s="1" t="s">
-        <v>977</v>
+        <v>194</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="D354" s="1" t="s">
         <v>978</v>
-      </c>
-[...4 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="C356" s="1" t="s">
+      <c r="D356" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C357" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D357" s="1" t="s">
-        <v>200</v>
+        <v>987</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>991</v>
+        <v>14</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>200</v>
+        <v>766</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>994</v>
+        <v>194</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D361" s="1" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="B362" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="D362" s="1" t="s">
         <v>998</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1002</v>
+        <v>14</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1006</v>
+        <v>194</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>14</v>
+        <v>1004</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>782</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="B366" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D366" s="1" t="s">
         <v>1008</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="B367" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C367" s="1" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1014</v>
-      </c>
-[...54 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">