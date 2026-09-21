--- v0 (2026-08-03)
+++ v1 (2026-09-21)
@@ -89,73 +89,73 @@
   <si>
     <t>Директор Денисенко Александр Михайлович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания Стабильных Капиталов - Групп" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "Компания Стабильных Капиталов - Групп" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Бачурин Владимир Николаевич Идентификатор НРС: C-63-186444
+Специалист: Шмелев Александр Юрьевич Идентификатор НРС: C-23-193080
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">