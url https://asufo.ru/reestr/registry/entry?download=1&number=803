--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -102,51 +102,53 @@
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙ-ИНДУСТРИЯ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
-Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
+Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
+Общество с ограниченной ответственностью "СТРОЙ-ИНДУСТРИЯ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
+Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
 Количество специалистов по особо опасным и уникальным объектам по месту основной работы: Нет данных для отображения.
 Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.