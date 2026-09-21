--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -1,229 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...184 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>