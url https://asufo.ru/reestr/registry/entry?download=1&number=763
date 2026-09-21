--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -91,73 +91,71 @@
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Январь Плановая проверка Соответствует требованиям Не применялись
 2026 Январь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Энергосистема" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -170,335 +168,50 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -644,39 +357,25 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
-
-[...12 lines deleted...]
-</file>