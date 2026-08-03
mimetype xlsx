--- v0 (2026-05-25)
+++ v1 (2026-08-03)
@@ -93,51 +93,52 @@
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-С № 0545/061/25. Сумма, руб 5000000
 Действует с: 02.08.2025 по: 01.08.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Июль Плановая проверка Соответствует требованиям Не применялись
-2025 Июль Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июль Плановая проверка Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бето-Дон" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает пятьсот миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.