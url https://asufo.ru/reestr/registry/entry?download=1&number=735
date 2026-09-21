--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -1,229 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...184 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -475,215 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...163 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>