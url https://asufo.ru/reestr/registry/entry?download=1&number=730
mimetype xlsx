--- v0 (2026-05-25)
+++ v1 (2026-08-03)
@@ -71,76 +71,77 @@
   <si>
     <t>28.01.2015</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. 2-я Володарского, д. 93, оф. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 1643631</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Льянов Ибрагим Идрисович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0384/061/25. Сумма, руб 5000000
-Действует с: 07.06.2025 по: 06.06.2026
+    <t>Номер полиса: СРО-С № 0478/061/26. Сумма, руб 10000
+Действует с: 07.06.2026 по: 06.06.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югспецстрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Четвертый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает десять миллиардов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 2000000 рублей
 Общество с ограниченной ответственностью "Югспецстрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Третий уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает три миллиарда рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 4500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.