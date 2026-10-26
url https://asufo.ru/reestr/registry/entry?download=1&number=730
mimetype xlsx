--- v1 (2026-08-03)
+++ v2 (2026-10-26)
@@ -71,114 +71,114 @@
   <si>
     <t>28.01.2015</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. 2-я Володарского, д. 93, оф. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 1643631</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Льянов Ибрагим Идрисович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0478/061/26. Сумма, руб 10000
+    <t>Номер полиса: СРО-С № 0478/061/26. Сумма, руб 10000000
 Действует с: 07.06.2026 по: 06.06.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись
 2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югспецстрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Четвертый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает десять миллиардов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 2000000 рублей
 Общество с ограниченной ответственностью "Югспецстрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Третий уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает три миллиарда рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 4500000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: 13
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: 16183039026.430
+Количество исполненных договоров, заключенных конкурентными способами: 0
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: 0.000
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Горобцов Сергей Геннадьевич Идентификатор НРС: C-61-301275
+Специалист: Колено Александр Алексеевич Идентификатор НРС: C-61-284075
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">