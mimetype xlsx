--- v0 (2026-06-16)
+++ v1 (2026-10-26)
@@ -71,109 +71,110 @@
   <si>
     <t>13.02.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344012, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 103</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2797842, +7 (928) 7784332</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Луковкин Сергей Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0537/061/25. Сумма, руб 1500000
-Действует с: 12.08.2025 по: 11.08.2026
+    <t>Номер полиса: АС-СРО-С № 0537/061/25-26. Сумма, руб 1500000
+Действует с: 12.08.2026 по: 11.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
-2025 Август Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Август Плановая проверка Соответствует требованиям Не применялись
+2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростсервис Групп" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: 0
+Общий размер обязательств по заключенным договорам: 0.000
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: 0.000
+Количество исполненных договоров подряда: 0
+Общий размер обязательств по исполненным договорам: 0.000
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Кадырова Анна Рашидовна Идентификатор НРС: C-60-276093
+Специалист: Литвиненко Наталья Сергеевна Идентификатор НРС: C-26-323668
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">