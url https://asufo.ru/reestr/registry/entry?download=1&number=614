--- v0 (2026-06-16)
+++ v1 (2026-09-21)
@@ -11,515 +11,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...176 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">