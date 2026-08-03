--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -71,75 +71,76 @@
   <si>
     <t>21.03.2019</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8652) 588782</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Ступаков Сергей Сергеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25472D4001893. Сумма, руб 25000000
-Действует с: 29.06.2025 по: 28.06.2026
+    <t>Номер полиса: АС-25472D4001893-26. Сумма, руб 25000000
+Действует с: 29.06.2026 по: 28.06.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
-2025 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июнь Плановая проверка Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ступаков Сергей Сергеевич имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.