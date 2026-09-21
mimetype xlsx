--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -71,111 +71,111 @@
   <si>
     <t>21.03.2019</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8652) 588782</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Ступаков Сергей Сергеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-25472D4001893-26. Сумма, руб 25000000
+    <t>Номер полиса: 26472D4001354. Сумма, руб 25000000
 Действует с: 29.06.2026 по: 28.06.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
 2025 Июнь Плановая проверка Соответствует требованиям Не применялись
 2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ступаков Сергей Сергеевич имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Маслов Владимир Александрович Идентификатор НРС: С-23-207086
+Специалист: Ступаков Сергей Сергеевич Идентификатор НРС: С-61-222198
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">