--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -71,75 +71,76 @@
   <si>
     <t>08.02.2019</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Ростовский выезд, д. 13, лит. Б</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 6137536</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Налбандян Санасар Сосович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-С № 0501/061/24-25. Сумма, руб 1500000
-Действует с: 02.07.2025 по: 01.07.2026
+    <t>Номер полиса: АС-АС-СРО-С № 0501/061/24-25-26. Сумма, руб 1500000
+Действует с: 02.07.2026 по: 01.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
-2025 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июнь Плановая проверка Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Кентрон-Н" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.