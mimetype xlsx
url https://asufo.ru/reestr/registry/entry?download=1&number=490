--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -9,176 +9,50 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...124 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>