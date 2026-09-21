--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -9,50 +9,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Индивидуальный предприниматель Бачурин Вячеслав Владимирович</t>
+  </si>
+  <si>
+    <t>ИП Бачурин Вячеслав Владимирович</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>13.10.2020</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>616389394011</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>320619600126639</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>14.09.2020</t>
+  </si>
+  <si>
+    <t>Место фактического осуществления деятельности</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (863) 2681436</t>
+  </si>
+  <si>
+    <t>Фамилия, имя, отчество</t>
+  </si>
+  <si>
+    <t>Бачурин Вячеслав Владимирович</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: АС-СРО-С № 0730/061/24-25. Сумма, руб 1500000
+Действует с: 29.10.2025 по: 28.10.2026
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2021 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2022 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2023 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2024 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2025 Октябрь Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Сведения о наличии права</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Бачурин Вячеслав Владимирович имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
+В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении объектов использования атомной энергии: Нет
+Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
+  </si>
+  <si>
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
+</t>
+  </si>
+  <si>
+    <t>Специалисты члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Бартенев Михаил Викторович Идентификатор НРС: C-61-031747
+Специалист: Дорофеев Владимир Ростиславович Идентификатор НРС: C-61-250029
+</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>