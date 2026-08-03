--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -65,51 +65,51 @@
   <si>
     <t>1206100022523</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 31/118, оф. 14-1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 5229306</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Лунева Ирина Анатольевна</t>
+    <t>Директор Шевцов Алексей Алексеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: 25010D40001194. Сумма, руб 5000000
 Действует с: 26.10.2025 по: 25.10.2026
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>