--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -102,88 +102,89 @@
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2021 Март  Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОРИС" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает пятьсот миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей
 Общество с ограниченной ответственностью "ДОРИС" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьсот миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 2500000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Лунева Ирина Анатольевна Идентификатор НРС: С-61-067761
+Специалист: Шевцов Алексей Алексеевич Идентификатор НРС: С-61-233194
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">