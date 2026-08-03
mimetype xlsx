--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -77,83 +77,83 @@
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Нансена, д. 146/4, комн. 10,10А</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 3002820</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>тдс161.рф</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Дрюма Виталий Олегович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0368/061/25. Сумма, руб 1500000
-Действует с: 24.06.2025 по: 23.06.2026
+    <t>Номер полиса: АС-СРО-С № 0368/061/25-26. Сумма, руб 1500000
+Действует с: 24.06.2026 по: 23.06.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2021 Март Плановая проверка Соответствует требованиям Не применялись
-[...10 lines deleted...]
-2026 Март  Соответствует требованиям Не применялись</t>
+    <t>2021 March Плановая проверка Соответствует требованиям Не применялись
+2021 March  Соответствует требованиям Не применялись
+2022 March Плановая проверка Соответствует требованиям Не применялись
+2022 March  Соответствует требованиям Не применялись
+2023 March Плановая проверка Соответствует требованиям Не применялись
+2023 March  Соответствует требованиям Не применялись
+2024 March Плановая проверка Соответствует требованиям Не применялись
+2024 March  Соответствует требованиям Не применялись
+2025 March Плановая проверка Соответствует требованиям Не применялись
+2025 March  Соответствует требованиям Не применялись
+2026 March Плановая проверка Соответствует требованиям Не применялись
+2026 March  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТехДорСтрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "ТехДорСтрой" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.