--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -189,335 +189,50 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>