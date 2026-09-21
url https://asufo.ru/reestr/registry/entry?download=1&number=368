--- v1 (2026-08-03)
+++ v2 (2026-09-21)
@@ -71,112 +71,112 @@
   <si>
     <t>07.11.2017</t>
   </si>
   <si>
     <t>Место фактического осуществления деятельности</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Ростов-на-Дону</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (999) 6998988</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество</t>
   </si>
   <si>
     <t>Федюкин Сергей Александрович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0588/061/25. Сумма, руб 5000000
-Действует с: 02.09.2025 по: 01.09.2026
+    <t>Номер полиса: СРО-С № 0652/061/26. Сумма, руб 5000000
+Действует с: 02.09.2026 по: 01.09.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Ноябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Ноябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Федюкин Сергей Александрович имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает пятьсот миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 500000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Юлакаев Аслан Махмудович Идентификатор НРС: С-61-008048
+Специалист: Юлакаев Рустам Махмудович Идентификатор НРС: С-61-008052
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -189,50 +189,335 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>