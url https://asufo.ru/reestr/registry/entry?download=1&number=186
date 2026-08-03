--- v0 (2026-06-16)
+++ v1 (2026-08-03)
@@ -98,51 +98,52 @@
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Июнь Плановая проверка Соответствует требованиям Не применялись
 2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
-2025 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июнь Плановая проверка Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "СТРОЙГАРАНТ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.