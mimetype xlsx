--- v1 (2026-08-03)
+++ v2 (2026-10-02)
@@ -112,73 +112,73 @@
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Июнь Плановая проверка Соответствует требованиям Не применялись
 2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
 2025 Июнь Плановая проверка Соответствует требованиям Не применялись
 2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Специализированный Застройщик "СТРОЙГАРАНТ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Ворошилова Альбина Альфритовна Идентификатор НРС: С-59-143064
+Специалист: Стаценко Владимир Иванович Идентификатор НРС: С-61-167331
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">