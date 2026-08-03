--- v0 (2026-06-16)
+++ v1 (2026-08-03)
@@ -71,52 +71,52 @@
   <si>
     <t>29.06.2017</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Мечникова, д. 130, этаж 3, комн. 11</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 7707661</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Бондарь Максим Валерьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0523/061/25. Сумма, руб 1500000
-Действует с: 09.08.2025 по: 08.08.2026
+    <t>Номер полиса: СРО-С № 0600/061/26. Сумма, руб 1500000
+Действует с: 09.08.2026 по: 08.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Август Плановая проверка Соответствует требованиям Не применялись
 2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись