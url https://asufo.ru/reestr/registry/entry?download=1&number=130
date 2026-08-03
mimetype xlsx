--- v0 (2026-06-16)
+++ v1 (2026-08-03)
@@ -83,51 +83,52 @@
   <si>
     <t>+7 (905) 4875753</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Посухов Максим Валентинович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Июнь Плановая проверка Соответствует требованиям Не применялись
 2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
-2025 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Июнь Плановая проверка Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МАКС-СТРОЙ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.