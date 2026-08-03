--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1199">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНТРСТРОЙМАТЕРИАЛЫ"
 ИНН 6162011303
 ОГРН 1026103054977</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, пл. Рабочая, д. 25, оф. 32</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2054152
 </t>
   </si>
   <si>
@@ -1441,50 +1441,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "ГОСТ"
 ИНН 6165213347
 ОГРН 1186196018370</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 80, этаж 11, комн. 25</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 9999077
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГазЭнергоМонтаж"
 ИНН 6141053983
 ОГРН 1186196035684</t>
   </si>
   <si>
     <t>346982, Ростовская область, г. Батайск, ул. Рыбная, д. 98Б, оф. 101,102</t>
   </si>
   <si>
     <t>8 (863) 2100455, 8 (863) 2100456
 http://genergo.ru</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Гогорян Сергей Самвелович
+ИНН 613401218203
+ОГРН 312619221200011</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, Тацинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1884438
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СК ТЕХСТРОЙ"
 ИНН 6164123323
 ОГРН 1186196037873</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Варфоломеева, д. 185, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7505300
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алмаз Строй"
 ИНН 6166104654
 ОГРН 1176196019328</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Троллейбусная, д. 24/2В, комн. 2А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2790636
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Безопасный город-Плюс"
@@ -1851,50 +1863,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "СтройЭнергоСервис"
 ИНН 6149019078
 ОГРН 1146173000291</t>
   </si>
   <si>
     <t>346130, Ростовская область, Миллеровский район, г. Миллерово, ул. Писарева, д. 32</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4318411
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "УНИВЕРСАЛ-СТРОЙ"
 ИНН 6168103800
 ОГРН 1186196033121</t>
   </si>
   <si>
     <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Совхозная, д. 2Д, оф. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1358443
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Монтаж и ремонт инженерных систем"
+ИНН 6165124400
+ОГРН 1056165103763</t>
+  </si>
+  <si>
+    <t>344020, Ростовская область, г. Ростов-на-Дону, ул. Механизаторов, д. 6, корп. Д оф. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5333308, +7 (928) 2700684
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ОРИС"
 ИНН 6154132248
 ОГРН 1146154000706</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Котлостроительная, д. 7-5, корп. 1 оф. 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1585091, 8 (8634) 366180
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Производственное Предприятие "ЮгСтройСталь"
 ИНН 6150096711
 ОГРН 1186196023331</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, пер. Магнитный, д. 1Б, корп. 1 помещения 1,2,3,4,5,6,7,10</t>
   </si>
   <si>
     <t>8 (86352) 25005
 http://angari-rostov.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Формула Х"
@@ -3529,50 +3553,62 @@
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 20/38, комн. 3Х</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8632) 838386, 8 (800) 1000549
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГОСЭНЕРГОСТРОЙ"
 ИНН 6150094094
 ОГРН 1176196003675</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, пер. Славянский, д. 4Б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2460635
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пожидаев Александр Владимирович
 ИНН 616200197950
 ОГРН 304616231000153</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АЗОВСТРОЙПРОЕКТ"
+ИНН 6140010063
+ОГРН 1186196057475</t>
+  </si>
+  <si>
+    <t>346782, Ростовская область, г. Азов, ул. Комсомольская, д. 4, оф. 8</t>
+  </si>
+  <si>
+    <t>8 (863) 2260077
+http://www.azov-stroy.com</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажная компания Интер"
 ИНН 6102065390
 ОГРН 1166196068917</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Садовая, д. 27, кв. 20</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3100280
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Айсберг-Климат"
 ИНН 6150053002
 ОГРН 1076150000189</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Островского, д. 3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8635) 222070
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Опора"
@@ -3634,53 +3670,50 @@
   <si>
     <t xml:space="preserve"> Ростовская область, г. Новошахтинск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (900) 1301220
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Многопрофильное Предприятие "Прометей"
 ИНН 6161041908
 ОГРН 1056161003502</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, ул. Симферопольская, д. 66, комн. 44</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3032003
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Харченко Виктор Александрович
 ИНН 613401477705
 ОГРН 305613427600033</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ростовская область, Тацинский район</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">+7 (928) 1505733
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Торговый Дом Сельмаш"
 ИНН 6166037817
 ОГРН 1026104033383</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, ул. Дружбы, д. 52</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (958) 5446921
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТЕХПРОМ"
 ИНН 6167128111
 ОГРН 1156196031683</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Ленина, д. 101В, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4503242, +7 (906) 4213014
@@ -3769,134 +3802,167 @@
   <si>
     <t>Общество с ограниченной ответственностью "ИНЖПРОМСЕРВИС"
 ИНН 6163134837
 ОГРН 1146195003492</t>
   </si>
   <si>
     <t>344058, Ростовская область, г. Ростов-на-Дону, пр-кт Стачки, д. 175/2, помещ. 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2185557, +7 (928) 1100983, +7 (903) 4317006
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "МАКСИМУМ 2"
 ИНН 6168023810
 ОГРН 1086168003811</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, пл. Рабочая, д. 23, этаж 2, комн. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2360736
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЯРКОМ"
+ИНН 6166089572
+ОГРН 1136193007323</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 40, оф. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5064073
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Управляющая Компания Главстройпроект"
 ИНН 6102066763
 ОГРН 1166196111410</t>
   </si>
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Нижнебульварная, д. 6, оф. 502В</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2850553, 8 (800) 2018916
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СЛОБОДА"
 ИНН 6154569077
 ОГРН 1116154000335</t>
   </si>
   <si>
     <t>347942, Ростовская область, г. Таганрог, пер. 3-й Новый, д. 50</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 341330, +7 (928) 1449030
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спецстрой"
 ИНН 6164133970
 ОГРН 1216100001040</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Темерницкая, д. 29, кв. 5А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5647299
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Долгов Виктор Владимирович
+ИНН 616806336183
+ОГРН 319619600114437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 6190757
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АЛИЗЕСТРОЙ"
 ИНН 6163213711
 ОГРН 1196196010229</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 46, корп. 176 оф. 402</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2994984
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОН"
 ИНН 6150097017
 ОГРН 1186196032054</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Мелиховская, д. 33, кв. 24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5566771
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭнергоМасштаб"
 ИНН 6163223406
 ОГРН 1216100022335</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, зд 2/2, оф. 204А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1653229
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажное управление № 5"
 ИНН 6165222119
 ОГРН 1196196044549</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 246, комн. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 6258086
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Донская энергетическая топливная компания"
+ИНН 6155079090
+ОГРН 1186196023386</t>
+  </si>
+  <si>
+    <t>346500, Ростовская область, г. Шахты, пр-кт Пушкина, д. 29а, оф. 409а</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1300063
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Авдиенко Юрий Борисович
 ИНН 616841606805
 ОГРН 313619414000025</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5884614
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тех Спец Партнер"
 ИНН 6102062141
 ОГРН 1146181003990</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Герасименко, д. 8/9, кв. 31</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5466176
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сокиренко Яна Валерьевна
 ИНН 616513324477
 ОГРН 321619600054342</t>
   </si>
@@ -4198,59 +4264,79 @@
     <t xml:space="preserve">+7 (928) 7777829
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КАПИНФРАСТРОЙ"
 ИНН 6161094628
 ОГРН 1216100020070</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14А, оф. 608</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2466754
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Арутюнян Артур Жораевич
 ИНН 616710037792
 ОГРН 321619600047612</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 9476568
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СЛОТ"
+ИНН 6140013498
+ОГРН 1216100034193</t>
+  </si>
+  <si>
+    <t>346780, Ростовская область, г. Азов, ул. Измайлова, д. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 9579555
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Панкова Марина Александровна
 ИНН 612506383717
 ОГРН 321619600248246</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (901) 4897761
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Водспецмонтаж"
+ИНН 6165233544
+ОГРН 1226100021795</t>
+  </si>
+  <si>
+    <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Нансена, д. 119, оф. 31</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Базовый Блок Энергетика"
 ИНН 6141046489
 ОГРН 1146181002824</t>
   </si>
   <si>
     <t>346889, Ростовская область, г. Батайск, ш. Самарское, д. 1, строение А, оф. 1</t>
   </si>
   <si>
     <t>8 (863) 2215454
 http://bblock.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Жилстройинвест"
 ИНН 6168117987
 ОГРН 1226100022587</t>
   </si>
   <si>
     <t>344091, Ростовская область, г. Ростов-на-Дону, ул. Малиновского, д. 3Б, этаж/ком. 2/32/10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1159192
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мусин Алексей Игоревич
@@ -4362,88 +4448,133 @@
     <t xml:space="preserve">+7 (928) 4187518
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Зайцев Константин Иванович
 ИНН 616113323528
 ОГРН 306616118600026</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2266206
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК Ростов"
 ИНН 6167205180
 ОГРН 1236100007351</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 23-я Линия, д. 21</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2510657
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Толкунов Сергей Сергеевич
+ИНН 614806814069
+ОГРН 322619600094773</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ростовская область, Красносулинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1348924, +7 (938) 4818886
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СтройГарант"
 ИНН 6161090599
 ОГРН 1206100004252</t>
   </si>
   <si>
     <t>344113, Ростовская область, г. Ростов-на-Дону, пр-кт Королева, д. 9 В, этаж 1 оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6060225
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "РАСКАТ"
+ИНН 6168115108
+ОГРН 1216100024392</t>
+  </si>
+  <si>
+    <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Мильчакова, д. 45, комн. 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5104547
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АПРУС"
+ИНН 6167145283
+ОГРН 1196196004971</t>
+  </si>
+  <si>
+    <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 40, этаж 4 оф. 403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 3570411
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "КомфортМастерСтрой"
 ИНН 6167090080
 ОГРН 1076167000821</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5588163
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДИП ЮГ"
 ИНН 6154165490
 ОГРН 1236100020562</t>
   </si>
   <si>
     <t>347904, Ростовская область, г. Таганрог, ул. Фрунзе, д. 152, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 4780953
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сокиренко Валерий Александрович
 ИНН 615100645237
 ОГРН 323619600213088</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Инуков Евгений Леонидович
+ИНН 616601968400
+ОГРН 317619600009381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (903) 4013830
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "МВ-СВЕРДЛОВСКУГОЛЬ"
 ИНН 9409002356
 ОГРН 1229400023555</t>
   </si>
   <si>
     <t>294806, Луганская Народная Республика, г. Свердловск, ул. Калашникова, д. 91</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (959) 1132499
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭнергоСервис"
 ИНН 6161083753
 ОГРН 1186196001617</t>
   </si>
   <si>
     <t>344114, Ростовская область, г. Ростов-на-Дону, ул. Орбитальная, д. 88/1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2211124, +7 (903) 4011124
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Харсеев Игорь Евгеньевич
@@ -4544,145 +4675,213 @@
     <t xml:space="preserve">+7 (928) 1862501
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК СТЕЛЛА-ЮГ"
 ИНН 6162088289
 ОГРН 1226100033785</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Мильчакова, д. 45, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5466690
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Никитин Павел Александрович
 ИНН 616801344575
 ОГРН 322619600186597</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3275888
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СТРОЙЛИНИЯ"
+ИНН 6163226950
+ОГРН 1226100021487</t>
+  </si>
+  <si>
+    <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, зд 12, комн. 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1799003
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Долинян Рудик Рагимович
 ИНН 614089785010
 ОГРН 319619600146633</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 7226686
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Михайловский Сергей Станиславович
 ИНН 616112885443
 ОГРН 318619600237045</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4054628
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Росттехгидроиндустрия"
+ИНН 6150104546
+ОГРН 1236100035951</t>
+  </si>
+  <si>
+    <t>346428, Ростовская область, г. Новочеркасск, ул. Михайловская, д. 164А, комн. 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (908) 5013945
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Тыринов Александр Владимирович
 ИНН 345913245652
 ОГРН 324940100010317</t>
   </si>
   <si>
     <t xml:space="preserve"> Луганская Народная Республика, г. Луганск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (959) 1047890
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Смбатян Давид Амбарцумович
 ИНН 370378303847
 ОГРН 322237500283782</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Калмыкия, Кетченеровский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5948817
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Цхомария Гиоргий Владимирович
 ИНН 234705243607
 ОГРН 321237500160418</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Калмыкия, п. Алцынхута</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 4648882
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Сохакян Герасим Суренович
+ИНН 616210854309
+ОГРН 324619600225562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (989) 6144402
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Алмаз"
 ИНН 6137006902
 ОГРН 1026101716453</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ул. 7-я Заводская, д. 44</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СПЕЦГАЗСТАНДАРТ"
 ИНН 6147040268
 ОГРН 1186196015367</t>
   </si>
   <si>
     <t>347800, Ростовская область, г. Каменск-Шахтинский, ул. Красная, д. 48, оф. 1,3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3200404
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Филатов Роман Евгеньевич
+ИНН 235001666904
+ОГРН 325619600028082</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЮГ-СТРОЙ"
+ИНН 6141045478
+ОГРН 1146181000503</t>
+  </si>
+  <si>
+    <t>346880, Ростовская область, г. Батайск, пер. Газетный, д. 64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1059544
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Т-Инвест"
 ИНН 6151021540
 ОГРН 1246100022695</t>
   </si>
   <si>
     <t>346918, Ростовская область, г. Новошахтинск, ул. Садовая, д. 34, комн. 106</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1893739
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛИДЕРСТРОЙ"
 ИНН 6164145292
 ОГРН 1246100022486</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Гвардейский, д. 61, комн. 19</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4672722
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Котенко Мария Павловна
+ИНН 615012358924
+ОГРН 325619600002906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (908) 1928409
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Кочнев Сергей Федорович
+ИНН 616200328064
+ОГРН 321619600218346</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5581052
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Герасименко Станислав Николаевич
 ИНН 616106329568
 ОГРН 312619314400012</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростов-на-Дону, Аксайский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2133555
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Элфид"
 ИНН 6161098140
 ОГРН 1236100001917</t>
   </si>
   <si>
     <t>344113, Ростовская область, г. Ростов-на-Дону, пр-кт Космонавтов, д. 37, оф. 60</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2561051
 </t>
@@ -5022,54 +5221,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D418"/>
+  <dimension ref="A1:D437"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D418"/>
+      <selection activeCell="A1" sqref="A1:D437"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -6760,4176 +6959,4442 @@
         <v>349</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
         <v>168</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>14</v>
+        <v>365</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>367</v>
+        <v>14</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>132</v>
+        <v>424</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>426</v>
+        <v>132</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>103</v>
+        <v>451</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>453</v>
+        <v>103</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>103</v>
+        <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>488</v>
+        <v>103</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>14</v>
+        <v>508</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>334</v>
+        <v>517</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>522</v>
+        <v>334</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>14</v>
+        <v>551</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>556</v>
+        <v>14</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>103</v>
+        <v>560</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>565</v>
+        <v>103</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>14</v>
+        <v>567</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>334</v>
+        <v>571</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>571</v>
+        <v>14</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>575</v>
+        <v>334</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>579</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>14</v>
+        <v>586</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>14</v>
+        <v>589</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>589</v>
+        <v>14</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>592</v>
+        <v>14</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>14</v>
+        <v>595</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>490</v>
+        <v>14</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>610</v>
+        <v>496</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>613</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>106</v>
+        <v>650</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>397</v>
+        <v>652</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>654</v>
+        <v>106</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>656</v>
+        <v>400</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>103</v>
+        <v>657</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>662</v>
+        <v>103</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>103</v>
+        <v>665</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>14</v>
+        <v>667</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>669</v>
+        <v>103</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>671</v>
+        <v>14</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>680</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>103</v>
+        <v>681</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>686</v>
+        <v>103</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>14</v>
+        <v>688</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>693</v>
+        <v>14</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>103</v>
+        <v>694</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>103</v>
+        <v>697</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>698</v>
+        <v>103</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>14</v>
+        <v>701</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>700</v>
+        <v>103</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>103</v>
+        <v>704</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>704</v>
+        <v>14</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>708</v>
+        <v>103</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>14</v>
+        <v>716</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>726</v>
+        <v>14</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>476</v>
+        <v>738</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>743</v>
+        <v>482</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>746</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>312</v>
+        <v>752</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>757</v>
+        <v>312</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>760</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>778</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>334</v>
+        <v>779</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>784</v>
+        <v>334</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>786</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>14</v>
+        <v>795</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>800</v>
+        <v>14</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>103</v>
+        <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>806</v>
+        <v>103</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>14</v>
+        <v>808</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>170</v>
+        <v>809</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>813</v>
+        <v>170</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>815</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>103</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>14</v>
+        <v>818</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>820</v>
+        <v>103</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>822</v>
+        <v>14</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>828</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>834</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>837</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>839</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>840</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>843</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>14</v>
+        <v>846</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>850</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>854</v>
+        <v>14</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>861</v>
-      </c>
-[...4 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>697</v>
+        <v>871</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C312" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>878</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>103</v>
+        <v>885</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>534</v>
+        <v>523</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>844</v>
+        <v>891</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>892</v>
+        <v>103</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>898</v>
+        <v>850</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>900</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C323" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C324" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="D324" s="1" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C325" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C325" s="1" t="s">
+      <c r="D325" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="C326" s="1" t="s">
+      <c r="D326" s="1" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="C327" s="1" t="s">
+      <c r="D327" s="1" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>923</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>927</v>
+        <v>103</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C331" s="1" t="s">
+      <c r="D331" s="1" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C333" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="C333" s="1" t="s">
+      <c r="D333" s="1" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C334" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="C334" s="1" t="s">
+      <c r="D334" s="1" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B335" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C335" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="C335" s="1" t="s">
+      <c r="D335" s="1" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="C336" s="1" t="s">
+      <c r="D336" s="1" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B337" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C337" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="C337" s="1" t="s">
+      <c r="D337" s="1" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="B338" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C338" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="C338" s="1" t="s">
+      <c r="D338" s="1" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="C340" s="1" t="s">
+      <c r="D340" s="1" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>963</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>968</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C347" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D347" s="1" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C348" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="C348" s="1" t="s">
+      <c r="D348" s="1" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>978</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>979</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>984</v>
       </c>
       <c r="C351" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>103</v>
+        <v>988</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>627</v>
+        <v>611</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>103</v>
+        <v>991</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>14</v>
+        <v>993</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>166</v>
+        <v>1001</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>14</v>
+        <v>1003</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1000</v>
+        <v>103</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1003</v>
+        <v>103</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1005</v>
+        <v>14</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>14</v>
+        <v>1009</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1013</v>
+        <v>166</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1014</v>
+        <v>167</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C364" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D364" s="1" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>658</v>
+        <v>638</v>
       </c>
       <c r="B365" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="C365" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D365" s="1" t="s">
-        <v>192</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1023</v>
+        <v>14</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>664</v>
+        <v>646</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>14</v>
+        <v>895</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1035</v>
+        <v>192</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>14</v>
+        <v>1045</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>223</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>14</v>
+        <v>1048</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1048</v>
+        <v>14</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>690</v>
+        <v>672</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1054</v>
+        <v>14</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>699</v>
+        <v>677</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1058</v>
+        <v>103</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>701</v>
+        <v>680</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>705</v>
+        <v>682</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>417</v>
+        <v>1062</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>418</v>
+        <v>1063</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>419</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>713</v>
+        <v>683</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1063</v>
+        <v>14</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1064</v>
+        <v>223</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>714</v>
+        <v>685</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1066</v>
+        <v>14</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>715</v>
+        <v>689</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>720</v>
+        <v>690</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>14</v>
+        <v>1072</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>721</v>
+        <v>693</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>743</v>
+        <v>701</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>373</v>
+        <v>1081</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>749</v>
+        <v>705</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1081</v>
+        <v>420</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1082</v>
+        <v>421</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1083</v>
+        <v>422</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>751</v>
+        <v>713</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C391" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" s="1" t="s">
-        <v>714</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>766</v>
+        <v>714</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>768</v>
+        <v>715</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>769</v>
+        <v>720</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>685</v>
+        <v>14</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>773</v>
+        <v>721</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>685</v>
+        <v>1095</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>776</v>
+        <v>726</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>777</v>
+        <v>727</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>14</v>
+        <v>1101</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>778</v>
+        <v>731</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>312</v>
+        <v>1104</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>781</v>
+        <v>740</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>14</v>
+        <v>1107</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>782</v>
+        <v>743</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1105</v>
+        <v>376</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>784</v>
+        <v>749</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>14</v>
+        <v>1112</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>787</v>
+        <v>751</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>312</v>
+        <v>900</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1110</v>
+        <v>720</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>794</v>
+        <v>762</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1112</v>
+        <v>14</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>795</v>
+        <v>766</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>801</v>
+        <v>768</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>14</v>
+        <v>1121</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>818</v>
+        <v>769</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>132</v>
+        <v>691</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>824</v>
+        <v>773</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>14</v>
+        <v>691</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>826</v>
+        <v>776</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>828</v>
+        <v>777</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1127</v>
+        <v>14</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>829</v>
+        <v>778</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1130</v>
+        <v>312</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>840</v>
+        <v>781</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1133</v>
+        <v>14</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>103</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>841</v>
+        <v>782</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>850</v>
+        <v>784</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1138</v>
+        <v>14</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>854</v>
+        <v>787</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1141</v>
+        <v>312</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>866</v>
+        <v>794</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>867</v>
+        <v>795</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>878</v>
+        <v>801</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
+        <v>809</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" s="1">
+        <v>818</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" s="1">
+        <v>824</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" s="1">
+        <v>825</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" s="1">
+        <v>826</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" s="1">
+        <v>828</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" s="1">
+        <v>829</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" s="1">
+        <v>837</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" s="1">
+        <v>840</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" s="1">
+        <v>841</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" s="1">
+        <v>846</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" s="1">
+        <v>847</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" s="1">
+        <v>850</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" s="1">
+        <v>854</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" s="1">
+        <v>861</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" s="1">
+        <v>864</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" s="1">
+        <v>866</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" s="1">
+        <v>867</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" s="1">
+        <v>878</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" s="1">
         <v>903</v>
       </c>
-      <c r="B418" s="1" t="s">
-[...6 lines deleted...]
-        <v>471</v>
+      <c r="B437" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">