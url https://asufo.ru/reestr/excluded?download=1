--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1215">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНТРСТРОЙМАТЕРИАЛЫ"
 ИНН 6162011303
 ОГРН 1026103054977</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, пл. Рабочая, д. 25, оф. 32</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2054152
 </t>
   </si>
   <si>
@@ -1068,50 +1068,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Горизонт+"
 ИНН 6143063458
 ОГРН 1066143051237</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ул. Морская, д. 43</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 622-27-22
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Хот Руф"
 ИНН 6143095611
 ОГРН 1176196051404</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ул. Ленина, д. 26, оф. 301</t>
   </si>
   <si>
     <t>8 (86339) 260861
 http://hotroof.ru</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Сфера"
+ИНН 6166101572
+ОГРН 1166196098210</t>
+  </si>
+  <si>
+    <t>344082, Ростовская область, г. Ростов-на-Дону, пер. Доломановский, д. 2/5, корп. А оф. 51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2961315
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "МигДонСтрой"
 ИНН 6163156171
 ОГРН 1176196034794</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 234, этаж 12, комн. 7Б</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Промышленные Технологии"
 ИНН 6168102998
 ОГРН 1186196022033</t>
   </si>
   <si>
     <t>344058, Ростовская область, г. Ростов-на-Дону, пр-кт Коммунистический, д. 20/4, комн. 14</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1286001
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРС Ком"
 ИНН 6166044420
 ОГРН 1026104034220</t>
   </si>
   <si>
@@ -1228,50 +1240,62 @@
   <si>
     <t xml:space="preserve">+7 (909) 4313110
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "БАРС"
 ИНН 6167142885
 ОГРН 1186196025443</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Нансена, д. 148А, комн. 510</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2751818, +7 (961) 4149911
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Производственно-строительная фирма "Рута"
 ИНН 6168030045
 ОГРН 1026104357091</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Станиславского, д. 8а-10/11-13, корп. Б-3 комн. 58</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Центр детских и юношеских программ "Мир""
+ИНН 6154557850
+ОГРН 1086154007532</t>
+  </si>
+  <si>
+    <t>347900, Ростовская область, г. Таганрог, ул. Дзержинского, д. 119</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8634) 311117
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ВЕЛЕС"
 ИНН 6142018156
 ОГРН 1036142002731</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, пер. Машиностроительный, д. 7/110, оф. 35</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5099002, +7 (928) 1699686
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Альянс"
 ИНН 6164112000
 ОГРН 1166196115667</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Максима Горького, д. 143-145, этаж 1, комн. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1947233
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНАЯ КОМПАНИЯ СТРОЙПАРТНЕРЫ"
@@ -2895,50 +2919,59 @@
   <si>
     <t>Общество с ограниченной ответственностью "Рассвет"
 ИНН 6164062021
 ОГРН 1026103301410</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 2, помещ. 35</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7590207
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Полимер"
 ИНН 6168102525
 ОГРН 1186196016731</t>
   </si>
   <si>
     <t>344015, Ростовская область, г. Ростов-на-Дону, ул. Еременко, д. 54, лит. А1 комн. 9А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3264632
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Галенков Андрей Сергеевич
+ИНН 614550608071
+ОГРН 314619102200033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (988) 5470877
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Гарант"
 ИНН 6161077622
 ОГРН 1166196079191</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 41, оф. 3</t>
   </si>
   <si>
     <t>8 (863) 2194778, 8 (863) 2194776
 https://garantooo.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СМУ 39"
 ИНН 6166111700
 ОГРН 1186196040777</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Геологическая, д. 16, оф. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8132254
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Смирнов Максим Владимирович
@@ -3042,50 +3075,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "РостовАгроЗапчасть"
 ИНН 6165160938
 ОГРН 1106165001689</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, пер. Местный, д. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4168672
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Волго-Донской центр экологической безопасности"
 ИНН 6164318876
 ОГРН 1146164003523</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, зд 46/176, помещ./комн 201/2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1642650, +7 (966) 2066146, +7 (988) 8941236
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТехДорСтрой"
+ИНН 6167145967
+ОГРН 1196196017665</t>
+  </si>
+  <si>
+    <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Нансена, д. 146/4, комн. 10,10А</t>
+  </si>
+  <si>
+    <t>8 (863) 3002820
+тдс161.рф</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Темп"
 ИНН 6167198084
 ОГРН 1206100010160</t>
   </si>
   <si>
     <t>344111, Ростовская область, г. Ростов-на-Дону, пр-кт 40-летия Победы, д. 75, лит. А комн. 23</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4356422
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройреконструкция"
 ИНН 6163156943
 ОГРН 1176196041614</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пл. Гагарина, д. 6, корп. 87 кв. 171</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1464479
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сингатуллин Газинур Мансурович
@@ -4219,50 +4264,58 @@
   <si>
     <t>Общество с ограниченной ответственностью "КапиталСтрой"
 ИНН 6106005923
 ОГРН 1226100010179</t>
   </si>
   <si>
     <t>347780, Ростовская область, Веселовский район, п. Веселый, пер. Промышленный, д. 13</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2963846
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "Неострой"
 ИНН 6164130200
 ОГРН 1196196053624</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Темерницкая, д. 41Б, оф. 26</t>
   </si>
   <si>
     <t>8 (863) 2624015
 https://neostroy.net</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Торгово-Сервисная Компания "АвтоСнабСервис"
+ИНН 6165175733
+ОГРН 1126165006043</t>
+  </si>
+  <si>
+    <t>344039, Ростовская область, г. Ростов-на-Дону, пер. Старочеркасский, д. 10, кв. 13</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью Управляющая компания "Жилищно-коммунальный ресурс"
 ИНН 6163147522
 ОГРН 1166196079477</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Социалистическая, д. 132/37, оф. 22</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2233098
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Васильков Константин Олегович
 ИНН 614007718802
 ОГРН 318619600122764</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Азов</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7777829
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КАПИНФРАСТРОЙ"
@@ -4520,50 +4573,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "КомфортМастерСтрой"
 ИНН 6167090080
 ОГРН 1076167000821</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5588163
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДИП ЮГ"
 ИНН 6154165490
 ОГРН 1236100020562</t>
   </si>
   <si>
     <t>347904, Ростовская область, г. Таганрог, ул. Фрунзе, д. 152, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 4780953
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сокиренко Валерий Александрович
 ИНН 615100645237
 ОГРН 323619600213088</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью УК "Триумф"
+ИНН 6161099827
+ОГРН 1236100026436</t>
+  </si>
+  <si>
+    <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14а, оф. 547б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2013835
+</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Инуков Евгений Леонидович
 ИНН 616601968400
 ОГРН 317619600009381</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4013830
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МВ-СВЕРДЛОВСКУГОЛЬ"
 ИНН 9409002356
 ОГРН 1229400023555</t>
   </si>
   <si>
     <t>294806, Луганская Народная Республика, г. Свердловск, ул. Калашникова, д. 91</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (959) 1132499
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭнергоСервис"
 ИНН 6161083753
@@ -5221,54 +5286,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D437"/>
+  <dimension ref="A1:D443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D437"/>
+      <selection activeCell="A1" sqref="A1:D443"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -6511,4890 +6576,4974 @@
         <v>256</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
         <v>115</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>103</v>
+        <v>302</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>304</v>
+        <v>103</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>14</v>
+        <v>368</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>373</v>
+        <v>14</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>132</v>
+        <v>427</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>432</v>
+        <v>132</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>103</v>
+        <v>454</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>459</v>
+        <v>103</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>103</v>
+        <v>489</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>494</v>
+        <v>103</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>14</v>
+        <v>514</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>519</v>
+        <v>14</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>334</v>
+        <v>523</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>528</v>
+        <v>340</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>14</v>
+        <v>557</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>562</v>
+        <v>14</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>103</v>
+        <v>566</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>571</v>
+        <v>103</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>14</v>
+        <v>573</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>334</v>
+        <v>577</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>577</v>
+        <v>14</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>581</v>
+        <v>340</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>14</v>
+        <v>592</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>14</v>
+        <v>595</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>595</v>
+        <v>14</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>14</v>
+        <v>601</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>496</v>
+        <v>14</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>616</v>
+        <v>502</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>106</v>
+        <v>656</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>400</v>
+        <v>658</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>660</v>
+        <v>106</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>662</v>
+        <v>406</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>103</v>
+        <v>663</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>668</v>
+        <v>103</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>669</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>103</v>
+        <v>671</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>14</v>
+        <v>673</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>677</v>
+        <v>14</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>680</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>103</v>
+        <v>687</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>692</v>
+        <v>103</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>14</v>
+        <v>694</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>699</v>
+        <v>14</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>103</v>
+        <v>700</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>103</v>
+        <v>703</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>704</v>
+        <v>103</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>14</v>
+        <v>707</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>706</v>
+        <v>103</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>103</v>
+        <v>710</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>710</v>
+        <v>14</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>714</v>
+        <v>103</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>716</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>724</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>14</v>
+        <v>727</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>729</v>
+        <v>14</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B261" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C261" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C261" s="1" t="s">
+      <c r="D261" s="1" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="C262" s="1" t="s">
+      <c r="D262" s="1" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C263" s="1" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>746</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C266" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="B267" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C267" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="C267" s="1" t="s">
+      <c r="D267" s="1" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C268" s="1" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>760</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C272" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B273" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C273" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="C273" s="1" t="s">
+      <c r="D273" s="1" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="C274" s="1" t="s">
+      <c r="D274" s="1" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="C275" s="1" t="s">
+      <c r="D275" s="1" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C276" s="1" t="s">
+      <c r="D276" s="1" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="C277" s="1" t="s">
+      <c r="D277" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>786</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>796</v>
+        <v>340</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B282" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C282" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="C282" s="1" t="s">
+      <c r="D282" s="1" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B283" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C283" s="1" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>803</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>806</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>103</v>
+        <v>807</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>811</v>
+        <v>14</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>14</v>
+        <v>814</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>170</v>
+        <v>815</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>816</v>
+        <v>103</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>103</v>
+        <v>823</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>823</v>
+        <v>170</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>832</v>
+        <v>103</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C296" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C297" s="1" t="s">
+      <c r="D297" s="1" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="C300" s="1" t="s">
+      <c r="D300" s="1" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B301" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C301" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C301" s="1" t="s">
+      <c r="D301" s="1" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B302" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>14</v>
+        <v>857</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>860</v>
+        <v>14</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>865</v>
+        <v>14</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>871</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>874</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B312" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D312" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C317" s="1" t="s">
+      <c r="D317" s="1" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="C318" s="1" t="s">
+      <c r="D318" s="1" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>850</v>
+        <v>899</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>904</v>
+        <v>103</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>356</v>
+        <v>906</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>909</v>
+        <v>861</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C327" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C328" s="1" t="s">
+      <c r="D328" s="1" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>575</v>
+        <v>557</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>938</v>
+        <v>103</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="B335" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C335" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="C335" s="1" t="s">
+      <c r="D335" s="1" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="C336" s="1" t="s">
+      <c r="D336" s="1" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B337" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C337" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="C337" s="1" t="s">
+      <c r="D337" s="1" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="B338" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C338" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="C338" s="1" t="s">
+      <c r="D338" s="1" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="B339" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C339" s="1" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>957</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C343" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D343" s="1" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="C344" s="1" t="s">
+      <c r="D344" s="1" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C345" s="1" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>123</v>
+        <v>974</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>979</v>
+        <v>14</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>984</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>995</v>
+        <v>14</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>103</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D358" s="1" t="s">
         <v>1002</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>103</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>14</v>
+        <v>1009</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1010</v>
+        <v>103</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1013</v>
+        <v>103</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>166</v>
+        <v>1016</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1024</v>
+        <v>167</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1026</v>
+        <v>14</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>192</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1045</v>
+        <v>906</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1046</v>
+        <v>192</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="B376" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="B377" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1050</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1054</v>
+        <v>103</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="B379" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>103</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1063</v>
+        <v>14</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>683</v>
+        <v>672</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>14</v>
+        <v>1066</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>223</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1070</v>
+        <v>103</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1078</v>
+        <v>14</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1079</v>
+        <v>223</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1080</v>
-      </c>
-[...4 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>420</v>
+        <v>1081</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>421</v>
+        <v>1082</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>422</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>713</v>
+        <v>690</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>14</v>
+        <v>1094</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1094</v>
+        <v>426</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1095</v>
+        <v>427</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1096</v>
+        <v>428</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>726</v>
+        <v>713</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C396" s="1" t="s">
         <v>1097</v>
       </c>
-      <c r="C396" s="1" t="s">
+      <c r="D396" s="1" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>727</v>
+        <v>714</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C397" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="C397" s="1" t="s">
+      <c r="D397" s="1" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="B398" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="C398" s="1" t="s">
+      <c r="D398" s="1" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="B399" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1106</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>743</v>
+        <v>721</v>
       </c>
       <c r="B400" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1109</v>
-      </c>
-[...4 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>749</v>
+        <v>726</v>
       </c>
       <c r="B401" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C401" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="C401" s="1" t="s">
+      <c r="D401" s="1" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>751</v>
+        <v>727</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C402" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="C402" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="1" t="s">
-        <v>720</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>762</v>
+        <v>731</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>14</v>
+        <v>1117</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>766</v>
+        <v>740</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>768</v>
+        <v>743</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1121</v>
+        <v>382</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>769</v>
+        <v>749</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>691</v>
+        <v>1125</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>773</v>
+        <v>751</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>691</v>
+        <v>911</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1126</v>
+        <v>728</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>776</v>
+        <v>752</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>778</v>
+        <v>766</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>312</v>
+        <v>1134</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>14</v>
+        <v>1137</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1137</v>
+        <v>697</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>784</v>
+        <v>773</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>14</v>
+        <v>697</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>312</v>
+        <v>1144</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>794</v>
+        <v>777</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1144</v>
+        <v>14</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>795</v>
+        <v>778</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1147</v>
+        <v>318</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>801</v>
+        <v>781</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>809</v>
+        <v>782</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>818</v>
+        <v>784</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>824</v>
+        <v>787</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>14</v>
+        <v>318</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>825</v>
+        <v>794</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>826</v>
+        <v>795</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>828</v>
+        <v>801</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1165</v>
+        <v>14</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>829</v>
+        <v>809</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>837</v>
+        <v>818</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>312</v>
+        <v>132</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>840</v>
+        <v>824</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="C426" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>846</v>
+        <v>826</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>14</v>
+        <v>1178</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>999</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>850</v>
+        <v>829</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>854</v>
+        <v>837</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1185</v>
+        <v>318</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>861</v>
+        <v>840</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>691</v>
+        <v>1189</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1188</v>
+        <v>103</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>864</v>
+        <v>841</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>14</v>
+        <v>1191</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>866</v>
+        <v>846</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1192</v>
+        <v>14</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1193</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>867</v>
+        <v>847</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>878</v>
+        <v>850</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>14</v>
+        <v>1198</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
+        <v>854</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" s="1">
+        <v>861</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" s="1">
+        <v>864</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" s="1">
+        <v>866</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" s="1">
+        <v>867</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" s="1">
+        <v>878</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" s="1">
         <v>903</v>
       </c>
-      <c r="B437" s="1" t="s">
-[...6 lines deleted...]
-        <v>477</v>
+      <c r="B443" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">