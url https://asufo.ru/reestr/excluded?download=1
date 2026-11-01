--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1243">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИНТРСТРОЙМАТЕРИАЛЫ"
 ИНН 6162011303
 ОГРН 1026103054977</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, пл. Рабочая, д. 25, оф. 32</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2054152
 </t>
   </si>
   <si>
@@ -2919,50 +2919,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Рассвет"
 ИНН 6164062021
 ОГРН 1026103301410</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 2, помещ. 35</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7590207
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Полимер"
 ИНН 6168102525
 ОГРН 1186196016731</t>
   </si>
   <si>
     <t>344015, Ростовская область, г. Ростов-на-Дону, ул. Еременко, д. 54, лит. А1 комн. 9А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3264632
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Специализированный Застройщик "ИНПК Девелопмент"
+ИНН 6141050573
+ОГРН 1166196089179</t>
+  </si>
+  <si>
+    <t>346880, Ростовская область, г. Батайск, ул. М.Горького, д. 150, помещ. 17</t>
+  </si>
+  <si>
+    <t>8 (86354) 57318
+http://in-pk.com</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Галенков Андрей Сергеевич
 ИНН 614550608071
 ОГРН 314619102200033</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5470877
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гарант"
 ИНН 6161077622
 ОГРН 1166196079191</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 41, оф. 3</t>
   </si>
   <si>
     <t>8 (863) 2194778, 8 (863) 2194776
 https://garantooo.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СМУ 39"
 ИНН 6166111700
 ОГРН 1186196040777</t>
   </si>
@@ -3395,50 +3407,62 @@
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 68, оф. 410</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Тимофеев Иван Евгеньевич
 ИНН 616703126152
 ОГРН 320619600034381</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5675496
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Губченко Юрий Евгеньевич
 ИНН 613070562509
 ОГРН 317619600216241</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Родионово-Несветайский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8170356
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Пилигрим"
+ИНН 6155076540
+ОГРН 1176196002982</t>
+  </si>
+  <si>
+    <t>346513, Ростовская область, г. Шахты, ул. Ионова, д. 182, помещ. 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1200512
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Стройагроресурс"
 ИНН 6164220969
 ОГРН 1046164009616</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 350, этаж 4, ком. 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2700684
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГСТРОЙМОНТАЖ"
 ИНН 6163156051
 ОГРН 1176196033782</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Мясникова, д. 54, комн. 511</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1010242, 8 (863) 2702242
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Автоматизированные системы учета"
@@ -3823,50 +3847,59 @@
   <si>
     <t>Общество с ограниченной ответственностью СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ПРОЕКТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"
 ИНН 6140007303
 ОГРН 1176196037302</t>
   </si>
   <si>
     <t>346787, Ростовская область, г. Азов, ул. Пушкина, д. 62, помещ. 12</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2840101
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дорожное ремонтно-строительное управление"
 ИНН 6122020559
 ОГРН 1216100013777</t>
   </si>
   <si>
     <t>346800, Ростовская область, Мясниковский район, с. Чалтырь, ул. Социалистическая, двлд. 13, оф. 23</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5374426
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Мотуз Роман Алексеевич
+ИНН 610103936404
+ОГРН 321619600009588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (908) 1982006
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ИНЖПРОМСЕРВИС"
 ИНН 6163134837
 ОГРН 1146195003492</t>
   </si>
   <si>
     <t>344058, Ростовская область, г. Ростов-на-Дону, пр-кт Стачки, д. 175/2, помещ. 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2185557, +7 (928) 1100983, +7 (903) 4317006
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "МАКСИМУМ 2"
 ИНН 6168023810
 ОГРН 1086168003811</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, пл. Рабочая, д. 23, этаж 2, комн. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2360736
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЯРКОМ"
@@ -3895,50 +3928,59 @@
   <si>
     <t>Общество с ограниченной ответственностью "СЛОБОДА"
 ИНН 6154569077
 ОГРН 1116154000335</t>
   </si>
   <si>
     <t>347942, Ростовская область, г. Таганрог, пер. 3-й Новый, д. 50</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 341330, +7 (928) 1449030
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спецстрой"
 ИНН 6164133970
 ОГРН 1216100001040</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Темерницкая, д. 29, кв. 5А</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5647299
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Жаркова Ольга Петровна
+ИНН 614106904214
+ОГРН 319619600162017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1819810
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Долгов Виктор Владимирович
 ИНН 616806336183
 ОГРН 319619600114437</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6190757
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЛИЗЕСТРОЙ"
 ИНН 6163213711
 ОГРН 1196196010229</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 46, корп. 176 оф. 402</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2994984
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОН"
 ИНН 6150097017
 ОГРН 1186196032054</t>
   </si>
@@ -4384,110 +4426,142 @@
 ИНН 6168117987
 ОГРН 1226100022587</t>
   </si>
   <si>
     <t>344091, Ростовская область, г. Ростов-на-Дону, ул. Малиновского, д. 3Б, этаж/ком. 2/32/10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1159192
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мусин Алексей Игоревич
 ИНН 616813233372
 ОГРН 311619417900061</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лыкова Марина Витальевна
 ИНН 614211611626
 ОГРН 322619600179707</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8132254
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Русстрой"
+ИНН 6140005627
+ОГРН 1166196105294</t>
+  </si>
+  <si>
+    <t>346782, Ростовская область, г. Азов, ул. Комсомольская, д. 4, помещ. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1415155
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Искра"
 ИНН 9102267730
 ОГРН 1209100013484</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Мясникова, д. 54, комн. 603</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1725866
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КРОНОС"
 ИНН 6164132494
 ОГРН 1206100029277</t>
   </si>
   <si>
     <t>344004, Ростовская область, г. Ростов-на-Дону, ул. 2-я Кольцевая, д. 93/24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 4006705
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростовская Строительная Компания"
 ИНН 6165173408
 ОГРН 1126165000840</t>
   </si>
   <si>
     <t>344101, Ростовская область, г. Ростов-на-Дону, ул. Нагорная, д. 2, корп. А оф. 203</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 0000700
 </t>
   </si>
   <si>
+    <t>Акционерное общество "Магерон"
+ИНН 6150041102
+ОГРН 1046150002161</t>
+  </si>
+  <si>
+    <t>346400, Ростовская область, г. Новочеркасск, пр-кт Баклановский, д. 190, корп. 2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Омикрон"
 ИНН 6162010765
 ОГРН 1026103052513</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Доломановский, д. 70Д, этаж 5 оф. 1</t>
   </si>
   <si>
     <t>8 (863) 3089055
 https://omicron.online</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "Регион-Строй"
 ИНН 6168118860
 ОГРН 1226100032003</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, ул. Малиновского, д. 46А/27, оф. 27</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 2542040
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МК-Юг"
+ИНН 6161079570
+ОГРН 1166196108187</t>
+  </si>
+  <si>
+    <t>346735, Ростовская область, Аксайский район, п. Верхнетемерницкий, ул. Венеры, д. 21, кв. 191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 2957738
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭЛЕКТРОСНАБЖЕНИЕ ПРЕДПРИЯТИЙ И ГОРОДОВ"
 ИНН 9309020150
 ОГРН 1229300136614</t>
   </si>
   <si>
     <t>283001, Донецкая Народная Республика, г. Донецк, ул. Розы Люксембург, д. 60В</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 5488368, +7 (949) 3230667
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВПК Связьстрой"
 ИНН 6163136030
 ОГРН 1146195006319</t>
   </si>
   <si>
     <t>344023, Ростовская область, г. Ростов-на-Дону, ул. Страны Советов, д. 19, этаж 6 комн. 23</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 1612228
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РегПласт"
@@ -4525,112 +4599,148 @@
   <si>
     <t>Индивидуальный предприниматель Толкунов Сергей Сергеевич
 ИНН 614806814069
 ОГРН 322619600094773</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Красносулинский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1348924, +7 (938) 4818886
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройГарант"
 ИНН 6161090599
 ОГРН 1206100004252</t>
   </si>
   <si>
     <t>344113, Ростовская область, г. Ростов-на-Дону, пр-кт Королева, д. 9 В, этаж 1 оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6060225
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью специализированный застройщик "ДУБРАВА"
+ИНН 6141060067
+ОГРН 1236100004744</t>
+  </si>
+  <si>
+    <t>346882, Ростовская область, г. Батайск, ул. Платановая, двлд 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5639585
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "РАСКАТ"
 ИНН 6168115108
 ОГРН 1216100024392</t>
   </si>
   <si>
     <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Мильчакова, д. 45, комн. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5104547
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АПРУС"
 ИНН 6167145283
 ОГРН 1196196004971</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 40, этаж 4 оф. 403</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3570411
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомфортМастерСтрой"
 ИНН 6167090080
 ОГРН 1076167000821</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5588163
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Захаров Андрей Сергеевич
+ИНН 590417043400
+ОГРН 322595800100027</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Республика Калмыкия, Ики-Бурульский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (912) 7880508
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ДИП ЮГ"
 ИНН 6154165490
 ОГРН 1236100020562</t>
   </si>
   <si>
     <t>347904, Ростовская область, г. Таганрог, ул. Фрунзе, д. 152, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (949) 4780953
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сокиренко Валерий Александрович
 ИНН 615100645237
 ОГРН 323619600213088</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью УК "Триумф"
 ИНН 6161099827
 ОГРН 1236100026436</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14а, оф. 547б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2013835
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Специализированный Застройщик "ИНПК Девелопмент Ростов"
+ИНН 6141050580
+ОГРН 1166196089180</t>
+  </si>
+  <si>
+    <t>346882, Ростовская область, г. Батайск, ул. Энгельса, д. 353, помещ. 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1011599
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Инуков Евгений Леонидович
 ИНН 616601968400
 ОГРН 317619600009381</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4013830
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МВ-СВЕРДЛОВСКУГОЛЬ"
 ИНН 9409002356
 ОГРН 1229400023555</t>
   </si>
   <si>
     <t>294806, Луганская Народная Республика, г. Свердловск, ул. Калашникова, д. 91</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (959) 1132499
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭнергоСервис"
 ИНН 6161083753
 ОГРН 1186196001617</t>
   </si>
@@ -4862,50 +4972,55 @@
 ОГРН 1186196015367</t>
   </si>
   <si>
     <t>347800, Ростовская область, г. Каменск-Шахтинский, ул. Красная, д. 48, оф. 1,3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3200404
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Филатов Роман Евгеньевич
 ИНН 235001666904
 ОГРН 325619600028082</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГ-СТРОЙ"
 ИНН 6141045478
 ОГРН 1146181000503</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, пер. Газетный, д. 64</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1059544
 </t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Камышан Николай Леонтьевич
+ИНН 614530683352
+ОГРН 317619600226165</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Т-Инвест"
 ИНН 6151021540
 ОГРН 1246100022695</t>
   </si>
   <si>
     <t>346918, Ростовская область, г. Новошахтинск, ул. Садовая, д. 34, комн. 106</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1893739
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛИДЕРСТРОЙ"
 ИНН 6164145292
 ОГРН 1246100022486</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, пер. Гвардейский, д. 61, комн. 19</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4672722
 </t>
   </si>
@@ -5286,54 +5401,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D455"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8858,2691 +8973,2859 @@
         <v>715</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>716</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
         <v>392</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>76</v>
+        <v>722</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>724</v>
+        <v>76</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>14</v>
+        <v>730</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>737</v>
+        <v>14</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>740</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>746</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>488</v>
+        <v>752</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>754</v>
+        <v>488</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>760</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>318</v>
+        <v>769</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>771</v>
+        <v>318</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>774</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>780</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>786</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>340</v>
+        <v>796</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>798</v>
+        <v>340</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>800</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>803</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>806</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>809</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>814</v>
+        <v>14</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>103</v>
+        <v>818</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>820</v>
+        <v>103</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>822</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>14</v>
+        <v>825</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>170</v>
+        <v>826</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>826</v>
+        <v>14</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>827</v>
+        <v>170</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>829</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>103</v>
+        <v>833</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>14</v>
+        <v>835</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>834</v>
+        <v>103</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>836</v>
+        <v>14</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>842</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>845</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>848</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>851</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>860</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>14</v>
+        <v>863</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>867</v>
-      </c>
-[...4 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>871</v>
+        <v>14</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>874</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>882</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>709</v>
+        <v>888</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C318" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>901</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>904</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>103</v>
+        <v>905</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>861</v>
+        <v>103</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>915</v>
+        <v>867</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>362</v>
+        <v>917</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>922</v>
+        <v>362</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>103</v>
+        <v>938</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>943</v>
+        <v>103</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>944</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>945</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C339" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D339" s="1" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="C340" s="1" t="s">
+      <c r="D340" s="1" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="C341" s="1" t="s">
+      <c r="D341" s="1" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C342" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="C342" s="1" t="s">
+      <c r="D342" s="1" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C343" s="1" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>965</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C346" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D346" s="1" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D347" s="1" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>976</v>
-      </c>
-[...4 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="D349" s="1" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="C350" s="1" t="s">
+      <c r="D350" s="1" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C351" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C353" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D353" s="1" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="C354" s="1" t="s">
+      <c r="D354" s="1" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="C356" s="1" t="s">
+      <c r="D356" s="1" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C357" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="C357" s="1" t="s">
+      <c r="D357" s="1" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C358" s="1" t="s">
+      <c r="D358" s="1" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C359" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D359" s="1" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="C360" s="1" t="s">
+      <c r="D360" s="1" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C361" s="1" t="s">
+      <c r="D361" s="1" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>103</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>103</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>14</v>
+        <v>1019</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1021</v>
+        <v>103</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1024</v>
+        <v>103</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>166</v>
+        <v>1026</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1035</v>
+        <v>167</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C372" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D372" s="1" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="C373" s="1" t="s">
+      <c r="D373" s="1" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="B374" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D375" s="1" t="s">
         <v>1045</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>103</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1055</v>
+        <v>912</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1056</v>
+        <v>192</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="B381" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="B382" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="C382" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="1" t="s">
-        <v>1064</v>
+        <v>103</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1065</v>
       </c>
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B384" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>103</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1073</v>
+        <v>14</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>223</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>14</v>
+        <v>1081</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1080</v>
+        <v>103</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1088</v>
+        <v>14</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1089</v>
+        <v>223</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1090</v>
-      </c>
-[...4 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="B394" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1093</v>
-      </c>
-[...4 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>426</v>
+        <v>1094</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>427</v>
+        <v>1095</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>428</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>713</v>
+        <v>690</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>715</v>
+        <v>698</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>14</v>
+        <v>1106</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1110</v>
+        <v>426</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1111</v>
+        <v>427</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1112</v>
+        <v>428</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1113</v>
-      </c>
-[...4 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>731</v>
+        <v>713</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1116</v>
-      </c>
-[...4 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>740</v>
+        <v>714</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1119</v>
-      </c>
-[...4 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>743</v>
+        <v>715</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1122</v>
-      </c>
-[...4 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>749</v>
+        <v>720</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1124</v>
-      </c>
-[...4 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>751</v>
+        <v>721</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1127</v>
-      </c>
-[...4 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>752</v>
+        <v>726</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>762</v>
+        <v>727</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>14</v>
+        <v>1132</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>766</v>
+        <v>729</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>768</v>
+        <v>731</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>769</v>
+        <v>740</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>697</v>
+        <v>1141</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>773</v>
+        <v>743</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>697</v>
+        <v>382</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>776</v>
+        <v>744</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>777</v>
+        <v>749</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>14</v>
+        <v>1149</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>778</v>
+        <v>751</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>318</v>
+        <v>917</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1149</v>
+        <v>731</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>781</v>
+        <v>752</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>14</v>
+        <v>1153</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>782</v>
+        <v>757</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>784</v>
+        <v>762</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>787</v>
+        <v>766</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>318</v>
+        <v>1161</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>794</v>
+        <v>768</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>795</v>
+        <v>769</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1163</v>
+        <v>697</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>801</v>
+        <v>773</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>14</v>
+        <v>697</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>809</v>
+        <v>776</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>818</v>
+        <v>777</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>824</v>
+        <v>778</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>14</v>
+        <v>318</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>825</v>
+        <v>781</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1175</v>
+        <v>14</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>826</v>
+        <v>782</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>828</v>
+        <v>784</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1181</v>
+        <v>14</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>829</v>
+        <v>787</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1184</v>
+        <v>318</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>837</v>
+        <v>792</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1186</v>
+        <v>176</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>318</v>
+        <v>177</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>840</v>
+        <v>794</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1188</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>841</v>
+        <v>795</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C433" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="C433" s="1" t="s">
+      <c r="D433" s="1" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>846</v>
+        <v>801</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1010</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>847</v>
+        <v>809</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>850</v>
+        <v>818</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C436" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>854</v>
+        <v>824</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1200</v>
-      </c>
-[...4 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>861</v>
+        <v>825</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1203</v>
-      </c>
-[...4 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>864</v>
+        <v>826</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C439" s="1" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>866</v>
+        <v>828</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>867</v>
+        <v>829</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>878</v>
+        <v>837</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>14</v>
+        <v>318</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
+        <v>840</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1">
+        <v>841</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1">
+        <v>846</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1">
+        <v>847</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1">
+        <v>849</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1">
+        <v>850</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1">
+        <v>854</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1">
+        <v>861</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1">
+        <v>864</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1">
+        <v>866</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1">
+        <v>867</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1">
+        <v>878</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1">
         <v>903</v>
       </c>
-      <c r="B443" s="1" t="s">
+      <c r="B455" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="C443" s="1" t="s">
+      <c r="C455" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="D443" s="1" t="s">
+      <c r="D455" s="1" t="s">
         <v>483</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>