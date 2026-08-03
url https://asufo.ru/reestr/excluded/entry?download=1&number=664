--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -104,51 +104,52 @@
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>