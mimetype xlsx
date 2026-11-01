--- v0 (2026-06-17)
+++ v1 (2026-11-01)
@@ -89,54 +89,54 @@
   <si>
     <t>8 (863) 2181000, 8 (863) 3002763</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>rtlltd.com</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Стукалов Богдан Игоревич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2021 Март  Соответствует требованиям Не применялись
-[...2 lines deleted...]
-2022 Декабрь Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2021 March  Соответствует требованиям Не применялись
+2021 December Плановая проверка Соответствует требованиям Не применялись
+2022 March  Соответствует требованиям Не применялись
+2022 December Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>