--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -83,52 +83,52 @@
   <si>
     <t>346703, Ростовская область, Аксайский район, х. Маяковского, ул. Заводская, д. 43, оф. 1-12, 28</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 1264203</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Брижан Василий Сергеевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2021 November Плановая проверка Соответствует требованиям Не применялись
-2022 November Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2021 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2022 Ноябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">