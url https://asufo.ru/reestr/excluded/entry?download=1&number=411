--- v0 (2026-08-03)
+++ v1 (2026-09-25)
@@ -83,54 +83,54 @@
   <si>
     <t>347628, Ростовская область, Сальский район, п. Гигант, ул. Автодорожная, д. 68, оф. 8</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 5229306, 8 (86372) 78681</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Управляющий-индивидуальный предприниматель Михальчук Сергей Петрович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2021 Февраль Плановая проверка Соответствует требованиям Не применялись
-[...2 lines deleted...]
-2022 Март  Исключение из плана проверок Не применялись</t>
+    <t>2021 February Плановая проверка Соответствует требованиям Не применялись
+2021 March  Соответствует требованиям Не применялись
+2022 February Плановая проверка Соответствует требованиям Не применялись
+2022 March  Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>500000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>2500000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>