--- v0 (2026-08-03)
+++ v1 (2026-09-25)
@@ -9,143 +9,50 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...91 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>