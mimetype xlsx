--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -104,51 +104,52 @@
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Май Плановая проверка Соответствует требованиям Не применялись
 2020 Май Плановая проверка Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
-2025 Май Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Май Плановая проверка Соответствует требованиям Не применялись
+2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">